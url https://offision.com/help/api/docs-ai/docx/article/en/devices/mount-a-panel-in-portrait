--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrzqrx172gd9h0k-q82ni">
+      <w:hyperlink w:history="1" r:id="rIdil-rgtyk1ss6yhxwijkwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is already </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnn5bdrcap3fdv1se049xa">
+      <w:hyperlink w:history="1" r:id="rIdytgusatpfzhqo3kzkzehx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connected</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and its
 configuration uses the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design — the one with the schedule column.
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -314,70 +314,70 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The configuration then says what the panel does. Somebody reading it later
 should not have to know that portrait folds the column by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A configuration is shared. If it also serves small landscape panels, they
 get the same relief — the column folds for them too, which is what
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzi3ngy9swyhik1p7xxt32">
+      <w:hyperlink w:history="1" r:id="rIdh1isvposctxt0s8paokwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the cramped-panel article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 recommends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving a configuration that panels are already on raises a confirmation naming
-them. Confirm it; each panel picks the change up on its next reload.</w:t>
+them. Confirm it; each panel picks the change up within about a second.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Check it on the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tap the rail. The column slides open to its full width with the day's schedule
 in it, and a chevron on its edge folds it back by hand. Left alone it re-folds
 after three minutes without a touch, so a panel someone opened at nine is not
 still open at noon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -497,51 +497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It has no column in either orientation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's language, logo or buttons.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those come from the same
 configuration as in landscape; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtow_2eynnts4t61epxjo">
+      <w:hyperlink w:history="1" r:id="rId3skiygbzm3ny_lkk16pnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panel configurations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -966,51 +966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrzqrx172gd9h0k-q82ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdnn5bdrcap3fdv1se049xa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzi3ngy9swyhik1p7xxt32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIddtow_2eynnts4t61epxjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86caeca3624836d1d7f159ae3da7faa4acba9260.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30251e935a0d2a3cf1a1c81e6f175f353c85cd6b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdil-rgtyk1ss6yhxwijkwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdytgusatpfzhqo3kzkzehx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdh1isvposctxt0s8paokwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId3skiygbzm3ny_lkk16pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86caeca3624836d1d7f159ae3da7faa4acba9260.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30251e935a0d2a3cf1a1c81e6f175f353c85cd6b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mount a panel in portrait</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>