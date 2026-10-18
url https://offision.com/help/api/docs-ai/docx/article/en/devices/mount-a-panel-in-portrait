--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdil-rgtyk1ss6yhxwijkwf">
+      <w:hyperlink w:history="1" r:id="rIdwpzbuobtgi1zg2kydqyp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is already </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytgusatpfzhqo3kzkzehx">
+      <w:hyperlink w:history="1" r:id="rIdkfz6dhghfwuobqgtjx7c1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connected</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and its
 configuration uses the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design — the one with the schedule column.
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -314,51 +314,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The configuration then says what the panel does. Somebody reading it later
 should not have to know that portrait folds the column by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A configuration is shared. If it also serves small landscape panels, they
 get the same relief — the column folds for them too, which is what
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1isvposctxt0s8paokwd">
+      <w:hyperlink w:history="1" r:id="rIdro2muuj-vo7dugxqf3a30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the cramped-panel article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 recommends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving a configuration that panels are already on raises a confirmation naming
 them. Confirm it; each panel picks the change up within about a second.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -497,51 +497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It has no column in either orientation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's language, logo or buttons.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those come from the same
 configuration as in landscape; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3skiygbzm3ny_lkk16pnk">
+      <w:hyperlink w:history="1" r:id="rIdrvccz9ki2hehjmetpihg-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panel configurations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -966,51 +966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdil-rgtyk1ss6yhxwijkwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdytgusatpfzhqo3kzkzehx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdh1isvposctxt0s8paokwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId3skiygbzm3ny_lkk16pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86caeca3624836d1d7f159ae3da7faa4acba9260.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30251e935a0d2a3cf1a1c81e6f175f353c85cd6b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpzbuobtgi1zg2kydqyp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdkfz6dhghfwuobqgtjx7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdro2muuj-vo7dugxqf3a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdrvccz9ki2hehjmetpihg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6c055348bca391e76918ae6e0d24bd8978c98b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051d7786579d7abc0dc39791f5f66a3839d95b7d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mount a panel in portrait</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>