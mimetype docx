--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpzbuobtgi1zg2kydqyp8">
+      <w:hyperlink w:history="1" r:id="rIdloxlv0eturlufrxsao0nt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is already </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfz6dhghfwuobqgtjx7c1">
+      <w:hyperlink w:history="1" r:id="rIdkghbgzsohkiycx91xted7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connected</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and its
 configuration uses the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design — the one with the schedule column.
 The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -314,51 +314,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The configuration then says what the panel does. Somebody reading it later
 should not have to know that portrait folds the column by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A configuration is shared. If it also serves small landscape panels, they
 get the same relief — the column folds for them too, which is what
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro2muuj-vo7dugxqf3a30">
+      <w:hyperlink w:history="1" r:id="rIdxent8zpwndqflngwku9cm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the cramped-panel article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 recommends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving a configuration that panels are already on raises a confirmation naming
 them. Confirm it; each panel picks the change up within about a second.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -497,51 +497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It has no column in either orientation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's language, logo or buttons.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those come from the same
 configuration as in landscape; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvccz9ki2hehjmetpihg-">
+      <w:hyperlink w:history="1" r:id="rIdwpfxavwvr6uqxqz09as94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panel configurations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -966,51 +966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpzbuobtgi1zg2kydqyp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdkfz6dhghfwuobqgtjx7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdro2muuj-vo7dugxqf3a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdrvccz9ki2hehjmetpihg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6c055348bca391e76918ae6e0d24bd8978c98b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051d7786579d7abc0dc39791f5f66a3839d95b7d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdloxlv0eturlufrxsao0nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdkghbgzsohkiycx91xted7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdxent8zpwndqflngwku9cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdwpfxavwvr6uqxqz09as94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6c055348bca391e76918ae6e0d24bd8978c98b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051d7786579d7abc0dc39791f5f66a3839d95b7d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mount a panel in portrait</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>