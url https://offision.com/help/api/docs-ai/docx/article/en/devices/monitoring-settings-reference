--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Monitoring settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every field on a configuration's Monitoring page — the remote-control countdown, and the three settings that decide whether anyone hears about an offline device, how soon, and who.</w:t>
+        <w:t xml:space="preserve">Turn on offline alerts for a device — every field on a configuration's Monitoring page: the remote-control countdown, and the three settings that decide whether anyone hears about an offline device, how soon, and who.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukpfdbililfxipgwxvvz-">
+      <w:hyperlink w:history="1" r:id="rIdwmfzulnctndc3mwkqyjk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one page of a device configuration. It appears on booking panel,
 fixed seat panel, event panel and signage configurations — the same four fields
@@ -228,64 +228,104 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1922"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ask before remote control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Shows a ten-second countdown on the device before an administrator takes it over, so the person standing there can refuse. Turned off, a takeover starts immediately.</w:t>
+              <w:t xml:space="preserve">Shows a 15-second countdown on the device, with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reject</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, before a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Force remote</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> takeover starts, so the person standing there can refuse. Turned off, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Force remote</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> starts at once. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Request accept on the device</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> always waits for somebody to allow it, whichever way this is set.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Leave on for panels by a door, where somebody may be mid-booking. Turn off for screens nobody stands at — otherwise every takeover waits ten seconds for a refusal that will never come.</w:t>
+              <w:t xml:space="preserve">Leave on for panels by a door, where somebody may be mid-booking. Turn off for screens nobody stands at — otherwise every forced takeover waits 15 seconds for a refusal that will never come.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1922"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Device offline notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -485,85 +525,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the device is monitored at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every paired device reports its
 connection state to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc2i4c0veznyprum8vq5ds">
+      <w:hyperlink w:history="1" r:id="rIdz50k7kywlhz7qfh1yr1e0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Device monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 regardless of anything here. This page only decides whether an email follows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Health warnings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A weak signal, a hot processor, low storage or a flat
 battery are shown on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xd1mdulhfr4pqdxob-ga">
+      <w:hyperlink w:history="1" r:id="rIdzaakxetoh6jx82uv5mt3a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and are never
 emailed, whatever is set here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -574,51 +614,51 @@
         <w:t xml:space="preserve"> The wording comes from the shared email templates, not
 from the configuration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the email comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender address and the language are the
 tenant's mail settings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0smkmgcbvkxm99r-atbbp">
+      <w:hyperlink w:history="1" r:id="rIdfb5_jw4enpiupgflabvcd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1064,51 +1104,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdukpfdbililfxipgwxvvz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdc2i4c0veznyprum8vq5ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId5xd1mdulhfr4pqdxob-ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId0smkmgcbvkxm99r-atbbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwmfzulnctndc3mwkqyjk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdz50k7kywlhz7qfh1yr1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdzaakxetoh6jx82uv5mt3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdfb5_jw4enpiupgflabvcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Monitoring settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>