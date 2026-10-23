--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmfzulnctndc3mwkqyjk2">
+      <w:hyperlink w:history="1" r:id="rIdlhon9vkqve3m3eyb4097p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one page of a device configuration. It appears on booking panel,
 fixed seat panel, event panel and signage configurations — the same four fields
@@ -525,85 +525,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the device is monitored at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every paired device reports its
 connection state to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz50k7kywlhz7qfh1yr1e0">
+      <w:hyperlink w:history="1" r:id="rIdim1kis8dvy0yrwlafs90m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Device monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 regardless of anything here. This page only decides whether an email follows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Health warnings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A weak signal, a hot processor, low storage or a flat
 battery are shown on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzaakxetoh6jx82uv5mt3a">
+      <w:hyperlink w:history="1" r:id="rIdvhh2slkz8ufiwj-cmqsz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and are never
 emailed, whatever is set here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -614,51 +614,51 @@
         <w:t xml:space="preserve"> The wording comes from the shared email templates, not
 from the configuration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the email comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender address and the language are the
 tenant's mail settings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfb5_jw4enpiupgflabvcd">
+      <w:hyperlink w:history="1" r:id="rIdlle0ybnxgfx4yv47hksvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1104,51 +1104,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwmfzulnctndc3mwkqyjk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdz50k7kywlhz7qfh1yr1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdzaakxetoh6jx82uv5mt3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdfb5_jw4enpiupgflabvcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhon9vkqve3m3eyb4097p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdim1kis8dvy0yrwlafs90m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdvhh2slkz8ufiwj-cmqsz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdlle0ybnxgfx4yv47hksvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Monitoring settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>