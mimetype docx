--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaypa5d02twdvkr8am_8ho">
+      <w:hyperlink w:history="1" r:id="rIdkrn9mq8eyhnwuiul4w4sf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two settings make a booking panel's text bigger, and neither one scales the whole
 screen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Text size</w:t>
@@ -160,84 +160,84 @@
       <w:r>
         <w:t xml:space="preserve"> On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> both settings are greyed
 out with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not available on this design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because Center sizes its text itself
 from the length of the text — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0qcujxkhuwaiorzoka7i">
+      <w:hyperlink w:history="1" r:id="rIdadkuwjvsbs8cbafajm0tr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which panels should change.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A configuration drives every panel assigned to it.
 To enlarge the text on some panels only, give those panels a configuration of their
 own first — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfg2tp7kioxhiyd-1wrq_i">
+      <w:hyperlink w:history="1" r:id="rIdodgnadjli9-6tpmp-0ac3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the panel's configuration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -776,51 +776,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change scale</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the manager console on the panel itself, magnifies
 everything on that one device: text, buttons and schedule together. It works on
 either design. The trade-off is space, because a larger scale fits less on the
 screen and a panel that fitted can stop fitting. It is a setting of the device,
 not the configuration, so it has to be set on each panel. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the scale
 the panel picks for itself; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7sfexhgsd84bmna4tvd2">
+      <w:hyperlink w:history="1" r:id="rIdegxz438bjhbmwfbuc5byy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The panel is too cramped on a small screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for how to read the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -871,51 +871,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Colour and contrast.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel has no high-contrast or theme setting.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Status colours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> changes which colour each room state uses, not the text — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0iuk1mrm0l-udc1itluty">
+      <w:hyperlink w:history="1" r:id="rIdhbzxk6tztt00zks7bd9mf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -976,93 +976,93 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extra large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) scales the app in their
 browser, not the panels — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_pvj2zedpl1bt7m2pepf">
+      <w:hyperlink w:history="1" r:id="rIdhbtjadaez9vmiw9q0qshd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your language, theme and time format</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signage screens.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Text on signage is sized by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Font size</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the
 signage design — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zceeqfrngqlzvyukfgpr">
+      <w:hyperlink w:history="1" r:id="rIdbqhto7ymfew9wigoygczq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1487,51 +1487,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaypa5d02twdvkr8am_8ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdy0qcujxkhuwaiorzoka7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdfg2tp7kioxhiyd-1wrq_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdm7sfexhgsd84bmna4tvd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId0iuk1mrm0l-udc1itluty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdh_pvj2zedpl1bt7m2pepf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId0zceeqfrngqlzvyukfgpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d421fc50e491376426d6e57105cd2e91600def18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d32189f097916078b301e4f41a8a407a27b1c77f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5321f677203c83fb51251a10d2186880043120f6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkrn9mq8eyhnwuiul4w4sf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdadkuwjvsbs8cbafajm0tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdodgnadjli9-6tpmp-0ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdegxz438bjhbmwfbuc5byy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdhbzxk6tztt00zks7bd9mf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhbtjadaez9vmiw9q0qshd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdbqhto7ymfew9wigoygczq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f50f657eb4f92a228e8e3382e2ccaee07c1765.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0ce7ef7684c3106794cb5a7dee093bf0f9719f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f20a54712484acd37b27716e4d6f671cbae6669d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make the text on a room panel larger</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>