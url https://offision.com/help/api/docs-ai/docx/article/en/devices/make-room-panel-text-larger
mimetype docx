--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrn9mq8eyhnwuiul4w4sf">
+      <w:hyperlink w:history="1" r:id="rIdcjvjnalrolpu1pe68sv1d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two settings make a booking panel's text bigger, and neither one scales the whole
 screen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Text size</w:t>
@@ -160,84 +160,84 @@
       <w:r>
         <w:t xml:space="preserve"> On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> both settings are greyed
 out with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not available on this design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because Center sizes its text itself
 from the length of the text — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadkuwjvsbs8cbafajm0tr">
+      <w:hyperlink w:history="1" r:id="rIdyxyyl5dmzonmw4u7bwdmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which panels should change.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A configuration drives every panel assigned to it.
 To enlarge the text on some panels only, give those panels a configuration of their
 own first — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodgnadjli9-6tpmp-0ac3">
+      <w:hyperlink w:history="1" r:id="rIdsju2gcyr2pltl39jrmkmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the panel's configuration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -776,51 +776,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change scale</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the manager console on the panel itself, magnifies
 everything on that one device: text, buttons and schedule together. It works on
 either design. The trade-off is space, because a larger scale fits less on the
 screen and a panel that fitted can stop fitting. It is a setting of the device,
 not the configuration, so it has to be set on each panel. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the scale
 the panel picks for itself; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegxz438bjhbmwfbuc5byy">
+      <w:hyperlink w:history="1" r:id="rIdxsmf74emarlpgqmtjng9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The panel is too cramped on a small screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for how to read the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -871,51 +871,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Colour and contrast.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel has no high-contrast or theme setting.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Status colours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> changes which colour each room state uses, not the text — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbzxk6tztt00zks7bd9mf">
+      <w:hyperlink w:history="1" r:id="rIdkqb7ewqtnz2-_qmbgbq0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -976,93 +976,93 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extra large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) scales the app in their
 browser, not the panels — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbtjadaez9vmiw9q0qshd">
+      <w:hyperlink w:history="1" r:id="rIdq7yrbu4_o5bxvhxlcu9q-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your language, theme and time format</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signage screens.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Text on signage is sized by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Font size</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the
 signage design — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqhto7ymfew9wigoygczq">
+      <w:hyperlink w:history="1" r:id="rIde1j-q3-r-x-nny9vrtbat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1487,51 +1487,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkrn9mq8eyhnwuiul4w4sf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdadkuwjvsbs8cbafajm0tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdodgnadjli9-6tpmp-0ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdegxz438bjhbmwfbuc5byy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdhbzxk6tztt00zks7bd9mf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhbtjadaez9vmiw9q0qshd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdbqhto7ymfew9wigoygczq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f50f657eb4f92a228e8e3382e2ccaee07c1765.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0ce7ef7684c3106794cb5a7dee093bf0f9719f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f20a54712484acd37b27716e4d6f671cbae6669d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcjvjnalrolpu1pe68sv1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdyxyyl5dmzonmw4u7bwdmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdsju2gcyr2pltl39jrmkmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdxsmf74emarlpgqmtjng9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdkqb7ewqtnz2-_qmbgbq0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdq7yrbu4_o5bxvhxlcu9q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIde1j-q3-r-x-nny9vrtbat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9f50f657eb4f92a228e8e3382e2ccaee07c1765.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0ce7ef7684c3106794cb5a7dee093bf0f9719f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f20a54712484acd37b27716e4d6f671cbae6669d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make the text on a room panel larger</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>