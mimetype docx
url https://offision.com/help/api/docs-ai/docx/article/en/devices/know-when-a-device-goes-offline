--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that has quietly stopped answering looks exactly like a panel nobody has walked past. Offision can email somebody instead of waiting for a person to notice — and it waits a while first, on purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1dhyhahelm-8zr_e2ch2e">
+      <w:hyperlink w:history="1" r:id="rIdp04g-uyrpto7osia5ef5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen on a wall fails silently. It keeps showing whatever it last drew, so from
 the corridor a panel that lost its network an hour ago is indistinguishable from
 one that is working. Offision watches the connection rather than the picture, and
 can email somebody the moment a device has been quiet for longer than you are
 willing to tolerate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -436,110 +436,124 @@
         </w:rPr>
         <w:t xml:space="preserve">It does not reach the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The alert tells people; it changes nothing on
 the panel and cannot restart it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not show on the panel.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> There is no offline colour and no offline
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId94bshusqfjxkd9gy5phv2">
+        <w:t xml:space="preserve"> There is no offline colour, so nothing the
+corridor can see changes — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdv1mljfuqgo-ikud93l5jc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.
-A device that cannot reach the server also cannot be told to say so.</w:t>
+        <w:t xml:space="preserve">. The
+panel does raise a connection message of its own, but that is the panel
+noticing locally rather than this alert arriving: see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8at-2ulfbanhwop4odtvl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">a booking panel keeps running when the network drops</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not cover devices that were never paired.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device record created
 ahead of the hardware arriving has nothing to lose, so it is never reported
 offline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the same as a health warning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A screen with a weak signal, a hot
 processor or a flat battery is still online, and none of that is emailed. Those
 show up on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3x-8phopp1gvnxf6m6clp">
+      <w:hyperlink w:history="1" r:id="rId-5jjqtuncppprl0xtqojd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -964,51 +978,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1dhyhahelm-8zr_e2ch2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId94bshusqfjxkd9gy5phv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId3x-8phopp1gvnxf6m6clp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce6f1d52c80461159ce11eb67368dce7505eb635.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/758768ce7aac35a9560a05b4c44f48693e0f024a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp04g-uyrpto7osia5ef5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdv1mljfuqgo-ikud93l5jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId8at-2ulfbanhwop4odtvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId-5jjqtuncppprl0xtqojd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce6f1d52c80461159ce11eb67368dce7505eb635.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/758768ce7aac35a9560a05b4c44f48693e0f024a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Know when a device goes offline</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>