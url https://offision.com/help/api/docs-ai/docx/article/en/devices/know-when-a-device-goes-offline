--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp04g-uyrpto7osia5ef5f">
+      <w:hyperlink w:history="1" r:id="rIdvio899hgbenfwj7daynzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen on a wall fails silently. It keeps showing whatever it last drew, so from
 the corridor a panel that lost its network an hour ago is indistinguishable from
 one that is working. Offision watches the connection rather than the picture, and
 can email somebody the moment a device has been quiet for longer than you are
 willing to tolerate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -440,65 +440,65 @@
         <w:t xml:space="preserve"> The alert tells people; it changes nothing on
 the panel and cannot restart it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not show on the panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no offline colour, so nothing the
 corridor can see changes — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv1mljfuqgo-ikud93l5jc">
+      <w:hyperlink w:history="1" r:id="rIdlzc0x-vubnns41fcphi8s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The
 panel does raise a connection message of its own, but that is the panel
 noticing locally rather than this alert arriving: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8at-2ulfbanhwop4odtvl">
+      <w:hyperlink w:history="1" r:id="rIdk9pqjfxipfz6itgzuel8n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -509,51 +509,51 @@
 ahead of the hardware arriving has nothing to lose, so it is never reported
 offline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the same as a health warning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A screen with a weak signal, a hot
 processor or a flat battery is still online, and none of that is emailed. Those
 show up on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-5jjqtuncppprl0xtqojd">
+      <w:hyperlink w:history="1" r:id="rIdhww7bnbmfpzhtd7oz-l84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -978,51 +978,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp04g-uyrpto7osia5ef5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdv1mljfuqgo-ikud93l5jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId8at-2ulfbanhwop4odtvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId-5jjqtuncppprl0xtqojd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce6f1d52c80461159ce11eb67368dce7505eb635.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/758768ce7aac35a9560a05b4c44f48693e0f024a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvio899hgbenfwj7daynzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdlzc0x-vubnns41fcphi8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdk9pqjfxipfz6itgzuel8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhww7bnbmfpzhtd7oz-l84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73dbf04d34eedbc1ef7f1afc264a2bd98826f711.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eff45a02d5ddc33f1d08788076d91521f216816a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Know when a device goes offline</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>