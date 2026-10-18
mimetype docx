--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqyrnqovyainojlwbsxpp">
+      <w:hyperlink w:history="1" r:id="rIddesiz6534ezlnqxz2rcj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A workshop where everybody is stood at the whiteboard, a long call taken from one
 corner of the room — both of these look like an empty room to an occupancy
 sensor. Where the room is set to hand itself back when it empties, the panel does
 not do it silently: it counts down first, and invites you to stop it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -256,51 +256,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The sensor has reported the room empty: Auto-release in 7:59, and Tap to suspend underneath.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The clock is not the check-in deadline. That is a different countdown on a
 different screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lsoukyehvw-nwpkxbvzn">
+      <w:hyperlink w:history="1" r:id="rId86cfcw6xhpkkalxh-ckhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 This one only ever runs on a booking somebody has already checked into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -667,51 +667,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The booking policy's Others page, Sensor section: the switch that puts the badge on the panel, and the duration it counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting those up, and the other two sensor automations, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhofudinw9gfr6nuzgpn1o">
+      <w:hyperlink w:history="1" r:id="rIdymispsg1d79sxxe7odh85">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1149,51 +1149,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrqyrnqovyainojlwbsxpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId-lsoukyehvw-nwpkxbvzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdhofudinw9gfr6nuzgpn1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe88e658f68fd714f82bb7ec4c6dfd84e88ef4aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdb366131e8fbc908e8875d21efc08f31a1d0ba5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97df41fb43dba3e6f0dd8089d7a5e6d0bd4cc8ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87759b40d8b2755d261226fda13b0bbe39f9617b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddesiz6534ezlnqxz2rcj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId86cfcw6xhpkkalxh-ckhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdymispsg1d79sxxe7odh85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f602a3913c5e339bce4ff443f659fc3e7a014bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49504cdf51f43ff3eb7af564606687d2608143ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/328bd344eebb271a40d8c401d02468f258ca3980.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3db1611f94a5086827b68ff7d5a6169c74b6050.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Keep the room when the sensor says it is empty</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>