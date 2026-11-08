--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddesiz6534ezlnqxz2rcj2">
+      <w:hyperlink w:history="1" r:id="rIdfszjross1l2p9apttyqfm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A workshop where everybody is stood at the whiteboard, a long call taken from one
 corner of the room — both of these look like an empty room to an occupancy
 sensor. Where the room is set to hand itself back when it empties, the panel does
 not do it silently: it counts down first, and invites you to stop it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -256,51 +256,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The sensor has reported the room empty: Auto-release in 7:59, and Tap to suspend underneath.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The clock is not the check-in deadline. That is a different countdown on a
 different screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId86cfcw6xhpkkalxh-ckhl">
+      <w:hyperlink w:history="1" r:id="rIddcmnlfqevof9q-fdlbkxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 This one only ever runs on a booking somebody has already checked into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -667,51 +667,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The booking policy's Others page, Sensor section: the switch that puts the badge on the panel, and the duration it counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting those up, and the other two sensor automations, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymispsg1d79sxxe7odh85">
+      <w:hyperlink w:history="1" r:id="rId5qcjlilfqf2ghwow_zowg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1149,51 +1149,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddesiz6534ezlnqxz2rcj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId86cfcw6xhpkkalxh-ckhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdymispsg1d79sxxe7odh85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f602a3913c5e339bce4ff443f659fc3e7a014bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49504cdf51f43ff3eb7af564606687d2608143ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/328bd344eebb271a40d8c401d02468f258ca3980.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3db1611f94a5086827b68ff7d5a6169c74b6050.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfszjross1l2p9apttyqfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIddcmnlfqevof9q-fdlbkxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId5qcjlilfqf2ghwow_zowg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f602a3913c5e339bce4ff443f659fc3e7a014bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49504cdf51f43ff3eb7af564606687d2608143ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/328bd344eebb271a40d8c401d02468f258ca3980.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3db1611f94a5086827b68ff7d5a6169c74b6050.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Keep the room when the sensor says it is empty</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>