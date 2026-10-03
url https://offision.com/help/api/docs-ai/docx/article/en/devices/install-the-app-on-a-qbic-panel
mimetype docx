--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtni5u1dbpc9k0fxsk1oiu">
+      <w:hyperlink w:history="1" r:id="rIdiqm9y7b9nmv8xsyqav3h1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel runs Android, so it can show the Offision player either as an
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed app</w:t>
@@ -386,51 +386,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Label printer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3343"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Prints visitor badges — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzn7bjv1satpbcatfxl2uo">
+            <w:hyperlink w:history="1" r:id="rIdnmek9w-ucpyudy-kdtjwg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">connect one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No printing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -665,51 +665,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> item is different, because it is a live stream rather than a
 download, and it plays either way. On a panel that has to stay in browser mode,
 that is the workaround: put the clip on YouTube.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The playlist itself is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblaxt-tjm36tao-mamhzf">
+      <w:hyperlink w:history="1" r:id="rIdip83uzold6-8gqa4-b2wo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play your company video on idle room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which one is this panel running</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The console cannot tell you. A Qbic panel reports the same </w:t>
@@ -753,51 +753,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a panel with no built-in reader, use video instead. Put an uploaded clip on
 it and watch: the app plays it, the browser sits on the poster image.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Installing the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app is an ordinary Android package, installed at the panel from a USB
 drive — the download, the device settings it needs, and the field that decides
 what the panel launches afterwards are all in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3vjhxuvezn3ws5v4qkmpc">
+      <w:hyperlink w:history="1" r:id="rIde0fws-ziurnztjxxldl-e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more than a handful of panels, install it through Qbic's own device
 management rather than by hand — the same tool that handles firmware. Offision
 does not push apps to panels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1352,51 +1352,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtni5u1dbpc9k0fxsk1oiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzn7bjv1satpbcatfxl2uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdblaxt-tjm36tao-mamhzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId3vjhxuvezn3ws5v4qkmpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiqm9y7b9nmv8xsyqav3h1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnmek9w-ucpyudy-kdtjwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdip83uzold6-8gqa4-b2wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIde0fws-ziurnztjxxldl-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run the player as an app or in the browser on a Qbic panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>