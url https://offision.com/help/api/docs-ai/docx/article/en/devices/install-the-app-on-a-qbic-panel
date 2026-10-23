--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqm9y7b9nmv8xsyqav3h1">
+      <w:hyperlink w:history="1" r:id="rId8q3ljskqgs6mqqf-jhmx7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel runs Android, so it can show the Offision player either as an
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed app</w:t>
@@ -386,51 +386,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Label printer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3343"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Prints visitor badges — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnmek9w-ucpyudy-kdtjwg">
+            <w:hyperlink w:history="1" r:id="rId4wrlgp6y6iscvcc2ox26y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">connect one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No printing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -665,51 +665,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> item is different, because it is a live stream rather than a
 download, and it plays either way. On a panel that has to stay in browser mode,
 that is the workaround: put the clip on YouTube.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The playlist itself is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdip83uzold6-8gqa4-b2wo">
+      <w:hyperlink w:history="1" r:id="rId9amaqnr2ykczdri_b0pdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play your company video on idle room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which one is this panel running</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The console cannot tell you. A Qbic panel reports the same </w:t>
@@ -753,51 +753,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a panel with no built-in reader, use video instead. Put an uploaded clip on
 it and watch: the app plays it, the browser sits on the poster image.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Installing the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app is an ordinary Android package, installed at the panel from a USB
 drive — the download, the device settings it needs, and the field that decides
 what the panel launches afterwards are all in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0fws-ziurnztjxxldl-e">
+      <w:hyperlink w:history="1" r:id="rIddllzl9juauuyf9vrldywr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more than a handful of panels, install it through Qbic's own device
 management rather than by hand — the same tool that handles firmware. Offision
 does not push apps to panels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1352,51 +1352,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiqm9y7b9nmv8xsyqav3h1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnmek9w-ucpyudy-kdtjwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdip83uzold6-8gqa4-b2wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIde0fws-ziurnztjxxldl-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8q3ljskqgs6mqqf-jhmx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId4wrlgp6y6iscvcc2ox26y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId9amaqnr2ykczdri_b0pdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIddllzl9juauuyf9vrldywr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run the player as an app or in the browser on a Qbic panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>