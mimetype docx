--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,94 +42,94 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Offision Android app is installed on a Qbic device from a USB drive, which means turning on the device's native Android mode, installing the package, and then pointing the Content field at the app instead of at a web address. Covers booking panels, signage boxes and reception kiosks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiz42mgvue7xdxh9efbuk">
+      <w:hyperlink w:history="1" r:id="rIdlyulnqa6wrb078ue1kvlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic device runs Android behind its own launcher, and out of the box that
 launcher shows a web address. Installing the Offision app changes what it
 launches — and installing it is a manual job at the device, because Offision
 does not push apps to Qbic hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps below are the same on a room booking panel, a signage box and a
 reception kiosk. Whether you should install the app at all — what it adds over
 the panel's own browser, and what quietly does not work without it — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzijswpdmrdwc3fq06mjet">
+      <w:hyperlink w:history="1" r:id="rIdcliilwjqr3mewodi1eeq1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The device is powered, on the network, and reaching its own </w:t>
@@ -773,51 +773,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and claiming the code there is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuqwwrc7g59tksxw5j5it">
+      <w:hyperlink w:history="1" r:id="rIdzk96trnpuelrn2-91ti8y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Qbic room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, from
 step 3 onwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -858,193 +858,203 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0enpdymp3gcpnr3li375o">
+      <w:hyperlink w:history="1" r:id="rId99njkimwt8uq5mp69g_te">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show signage on a Qbic screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restart the device once before you leave it. A device that comes back up
 showing the pairing code, or the room, is finished; one that comes back to an
 Android home screen still has native Android mode on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Closing the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A device running the Offision app has no obvious way out of it, and on a panel
 that is the point. When you do need one — to reach the device's own settings, or
 to hand the screen back — the app carries it: unlock the panel's console with its
 pass code, choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and near the bottom of the list is
+        <w:t xml:space="preserve">, and among the action cards at the foot is
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back to Android</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leave Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3257550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="qbic-console-leave-offision" descr="Leave Offision, in the panel's own console, below Reboot device." title="Leave Offision, in the panel's own console, below Reboot device."/>
+            <wp:docPr id="1" name="qbic-console-leave-offision" descr="Back to Android, an action card at the foot of Setting in the panel's own console." title="Back to Android, an action card at the foot of Setting in the panel's own console."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3257550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leave Offision, in the panel's own console, below Reboot device.</w:t>
-[...9 lines deleted...]
-running the installed app; in browser mode there is nothing to leave.</w:t>
+        <w:t xml:space="preserve">Back to Android, an action card at the foot of Setting in the panel's own console.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once confirmed, it closes the app and hands the screen back to the Qbic launcher.
+It does not start again by itself — a reboot brings it back. The card exists only
+on a device running the installed app; in browser mode there is nothing to leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting into that console, and the pass code in front of it, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2zjk10fg2vlvul19eo3l">
+      <w:hyperlink w:history="1" r:id="rIdqgtogtkmbkiacrtuuai7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1433,51 +1443,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The console's </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> › </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Leave Offision</w:t>
+              <w:t xml:space="preserve">Back to Android</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, behind the panel's pass code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1498,51 +1508,51 @@
 showing a code; the room, the design and the settings are all chosen when
 that code is claimed in the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what the hardware can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device with no built-in
 card reader does not gain one, and the models are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwy5vrbzogkd7wdx69hgxe">
+      <w:hyperlink w:history="1" r:id="rIdc1-szh0vrl-kgwvxftgyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1553,51 +1563,51 @@
 it is an Android package like any other, updated by installing a newer one
 the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not tidy the screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android's navigation bar still sits along the
 bottom edge over the player until the device is told to hide it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrftwlt7jxcgqad9o5kybn">
+      <w:hyperlink w:history="1" r:id="rIdfdwcttaqunp9buyaltnxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hide the Android navigation bar on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2022,51 +2032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbiz42mgvue7xdxh9efbuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdzijswpdmrdwc3fq06mjet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzuqwwrc7g59tksxw5j5it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId0enpdymp3gcpnr3li375o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdg2zjk10fg2vlvul19eo3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwy5vrbzogkd7wdx69hgxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdrftwlt7jxcgqad9o5kybn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyulnqa6wrb078ue1kvlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdcliilwjqr3mewodi1eeq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzk96trnpuelrn2-91ti8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId99njkimwt8uq5mp69g_te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdqgtogtkmbkiacrtuuai7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdc1-szh0vrl-kgwvxftgyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfdwcttaqunp9buyaltnxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install the Offision app on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>