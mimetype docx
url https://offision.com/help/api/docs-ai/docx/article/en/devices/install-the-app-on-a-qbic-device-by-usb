--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyulnqa6wrb078ue1kvlm">
+      <w:hyperlink w:history="1" r:id="rIdjpmyypmz2nnp1mfqvypt-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic device runs Android behind its own launcher, and out of the box that
 launcher shows a web address. Installing the Offision app changes what it
 launches — and installing it is a manual job at the device, because Offision
 does not push apps to Qbic hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps below are the same on a room booking panel, a signage box and a
 reception kiosk. Whether you should install the app at all — what it adds over
 the panel's own browser, and what quietly does not work without it — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcliilwjqr3mewodi1eeq1">
+      <w:hyperlink w:history="1" r:id="rIdzrnbxj2jtcetdz2vqsauo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The device is powered, on the network, and reaching its own </w:t>
@@ -773,51 +773,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and claiming the code there is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzk96trnpuelrn2-91ti8y">
+      <w:hyperlink w:history="1" r:id="rIdbqtdgo1unbxyubgogtryz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Qbic room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, from
 step 3 onwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -858,51 +858,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99njkimwt8uq5mp69g_te">
+      <w:hyperlink w:history="1" r:id="rId598fjihdclxr6o_jqzcyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show signage on a Qbic screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restart the device once before you leave it. A device that comes back up
 showing the pairing code, or the room, is finished; one that comes back to an
 Android home screen still has native Android mode on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1010,51 +1010,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Back to Android, an action card at the foot of Setting in the panel's own console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once confirmed, it closes the app and hands the screen back to the Qbic launcher.
 It does not start again by itself — a reboot brings it back. The card exists only
 on a device running the installed app; in browser mode there is nothing to leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting into that console, and the pass code in front of it, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgtogtkmbkiacrtuuai7g">
+      <w:hyperlink w:history="1" r:id="rIdjhd88t7jm3_tmop2oy-c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1508,51 +1508,51 @@
 showing a code; the room, the design and the settings are all chosen when
 that code is claimed in the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what the hardware can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device with no built-in
 card reader does not gain one, and the models are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1-szh0vrl-kgwvxftgyx">
+      <w:hyperlink w:history="1" r:id="rIdnwz3uqqjhfqjoxbhj00g_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1563,51 +1563,51 @@
 it is an Android package like any other, updated by installing a newer one
 the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not tidy the screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android's navigation bar still sits along the
 bottom edge over the player until the device is told to hide it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdwcttaqunp9buyaltnxe">
+      <w:hyperlink w:history="1" r:id="rIdxafhlr8caiozu839lopuw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hide the Android navigation bar on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2032,51 +2032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyulnqa6wrb078ue1kvlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdcliilwjqr3mewodi1eeq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzk96trnpuelrn2-91ti8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId99njkimwt8uq5mp69g_te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdqgtogtkmbkiacrtuuai7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdc1-szh0vrl-kgwvxftgyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfdwcttaqunp9buyaltnxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjpmyypmz2nnp1mfqvypt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdzrnbxj2jtcetdz2vqsauo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdbqtdgo1unbxyubgogtryz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId598fjihdclxr6o_jqzcyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdjhd88t7jm3_tmop2oy-c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdnwz3uqqjhfqjoxbhj00g_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdxafhlr8caiozu839lopuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install the Offision app on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>