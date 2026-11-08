--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpmyypmz2nnp1mfqvypt-">
+      <w:hyperlink w:history="1" r:id="rIdggbnbtqupotjrc9oar3bp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic device runs Android behind its own launcher, and out of the box that
 launcher shows a web address. Installing the Offision app changes what it
 launches — and installing it is a manual job at the device, because Offision
 does not push apps to Qbic hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps below are the same on a room booking panel, a signage box and a
 reception kiosk. Whether you should install the app at all — what it adds over
 the panel's own browser, and what quietly does not work without it — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrnbxj2jtcetdz2vqsauo">
+      <w:hyperlink w:history="1" r:id="rIdxdcmopp_rhwcbdoomssf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The device is powered, on the network, and reaching its own </w:t>
@@ -773,51 +773,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and claiming the code there is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqtdgo1unbxyubgogtryz">
+      <w:hyperlink w:history="1" r:id="rIdqksell5ermumnqxlhbr3c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Qbic room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, from
 step 3 onwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -858,51 +858,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId598fjihdclxr6o_jqzcyb">
+      <w:hyperlink w:history="1" r:id="rId_sk0yuhxwgd9zrcetd9da">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show signage on a Qbic screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restart the device once before you leave it. A device that comes back up
 showing the pairing code, or the room, is finished; one that comes back to an
 Android home screen still has native Android mode on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1010,51 +1010,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Back to Android, an action card at the foot of Setting in the panel's own console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once confirmed, it closes the app and hands the screen back to the Qbic launcher.
 It does not start again by itself — a reboot brings it back. The card exists only
 on a device running the installed app; in browser mode there is nothing to leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting into that console, and the pass code in front of it, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhd88t7jm3_tmop2oy-c-">
+      <w:hyperlink w:history="1" r:id="rIdef3rr1rslr1weghnyifz_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1508,51 +1508,51 @@
 showing a code; the room, the design and the settings are all chosen when
 that code is claimed in the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what the hardware can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device with no built-in
 card reader does not gain one, and the models are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwz3uqqjhfqjoxbhj00g_">
+      <w:hyperlink w:history="1" r:id="rId6pk8l8j80yix1uvctyegw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1563,51 +1563,51 @@
 it is an Android package like any other, updated by installing a newer one
 the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not tidy the screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Android's navigation bar still sits along the
 bottom edge over the player until the device is told to hide it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxafhlr8caiozu839lopuw">
+      <w:hyperlink w:history="1" r:id="rId84wln_g5dbdk3hcmkshkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hide the Android navigation bar on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2032,51 +2032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjpmyypmz2nnp1mfqvypt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdzrnbxj2jtcetdz2vqsauo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdbqtdgo1unbxyubgogtryz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId598fjihdclxr6o_jqzcyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdjhd88t7jm3_tmop2oy-c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdnwz3uqqjhfqjoxbhj00g_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdxafhlr8caiozu839lopuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggbnbtqupotjrc9oar3bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdxdcmopp_rhwcbdoomssf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdqksell5ermumnqxlhbr3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId_sk0yuhxwgd9zrcetd9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdef3rr1rslr1weghnyifz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId6pk8l8j80yix1uvctyegw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId84wln_g5dbdk3hcmkshkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install the Offision app on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>