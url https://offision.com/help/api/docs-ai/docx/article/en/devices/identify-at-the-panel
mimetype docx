--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopvkt_89mxnnwew2jumso">
+      <w:hyperlink w:history="1" r:id="rIdfd8nfrd9afeofwqrw60z5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before a panel books a room, checks somebody in, or lets them out early, it wants
 to know who is standing there. Five credentials can answer that, and a sixth
 option says not to ask.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -412,62 +412,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3469"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Holds their card near the reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A card reader on the panel, and a card number stored against them in </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc2b7-safp7b84oawzc8_-">
+            <w:hyperlink w:history="1" r:id="rIdunkpxwhwzhzdzc_-u46yx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access cards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrywfdrg7ptheojenvfoho">
+            <w:hyperlink w:history="1" r:id="rIduroo7qsvp1tid6tutig1l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -710,51 +710,51 @@
       <w:r>
         <w:t xml:space="preserve"> tile. Taking it creates the booking
 with no organiser at all — the room is held, and nothing records who took it. It
 only ever appears on booking-type actions, and it lives only on a panel
 configuration; there is no organisation-wide equivalent, which is deliberate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Left as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> method on a panel, it removes the question entirely — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddv9ceydrsgkwbh5dwhwp3">
+      <w:hyperlink w:history="1" r:id="rIdxus4y0oqqychndp334i4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people book at the panel without signing in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which sets one up end to end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the methods are set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -767,51 +767,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sets the default for the whole organisation — QR code, Staff
 card, User passcode, Booking pin and Face identification, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enable at least
 one of the following check-in methods on the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Any panel with no override
 of its own follows it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdondnfxjg7camzc9kld1dj">
+      <w:hyperlink w:history="1" r:id="rIdmcovq1p5bhi9r6i4_lfhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which shows that screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (Check-in method)</w:t>
       </w:r>
     </w:p>
@@ -936,51 +936,51 @@
       <w:r>
         <w:t xml:space="preserve">Two things do not follow the override:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking pin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not on the per-configuration list at all. A panel takes it
 from the organisation-wide screen whatever its configuration says — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_fvd8fj-gy431mu4tlzal">
+      <w:hyperlink w:history="1" r:id="rIdxoow0hx4srg9jgn9avu04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1059,51 +1059,51 @@
 being permitted to book, check in or extend are separate questions — the second
 is the resource's policy and their permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The passcode itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Each person sets and changes it in the user app. An
 administrator can give somebody a new one but can never read the current one —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-1in44yewvzzjsrgpvqep">
+      <w:hyperlink w:history="1" r:id="rIdechxffhxw2phr2zmkgrls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people identify with a passcode at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which buttons the panel offers.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9klszakdbku71ll6ndpsq">
+      <w:hyperlink w:history="1" r:id="rIdbrdfumkqixl9f0hi0bjyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1592,51 +1592,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdopvkt_89mxnnwew2jumso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdc2b7-safp7b84oawzc8_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdrywfdrg7ptheojenvfoho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIddv9ceydrsgkwbh5dwhwp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdondnfxjg7camzc9kld1dj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId_fvd8fj-gy431mu4tlzal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId-1in44yewvzzjsrgpvqep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId9klszakdbku71ll6ndpsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5944615eafabf95ac1f885c00a879d18959030aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71cb3a5945675fd2d77f3892e845e3fba375e913.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/595225d569490c88901006b4d04840d3da5bc9f9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfd8nfrd9afeofwqrw60z5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdunkpxwhwzhzdzc_-u46yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIduroo7qsvp1tid6tutig1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdxus4y0oqqychndp334i4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmcovq1p5bhi9r6i4_lfhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdxoow0hx4srg9jgn9avu04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdechxffhxw2phr2zmkgrls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdbrdfumkqixl9f0hi0bjyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5944615eafabf95ac1f885c00a879d18959030aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71cb3a5945675fd2d77f3892e845e3fba375e913.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/595225d569490c88901006b4d04840d3da5bc9f9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How somebody proves who they are at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>