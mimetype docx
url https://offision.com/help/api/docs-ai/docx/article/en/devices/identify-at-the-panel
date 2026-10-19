--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd8nfrd9afeofwqrw60z5">
+      <w:hyperlink w:history="1" r:id="rIdlervceljhjcmjwhwzirz4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before a panel books a room, checks somebody in, or lets them out early, it wants
 to know who is standing there. Five credentials can answer that, and a sixth
 option says not to ask.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -412,62 +412,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3469"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Holds their card near the reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A card reader on the panel, and a card number stored against them in </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdunkpxwhwzhzdzc_-u46yx">
+            <w:hyperlink w:history="1" r:id="rId4ni1j3fzmmy12fmrrr6fx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access cards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduroo7qsvp1tid6tutig1l">
+            <w:hyperlink w:history="1" r:id="rId2mdvup2ryettib7b8d-5m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1964"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -710,51 +710,51 @@
       <w:r>
         <w:t xml:space="preserve"> tile. Taking it creates the booking
 with no organiser at all — the room is held, and nothing records who took it. It
 only ever appears on booking-type actions, and it lives only on a panel
 configuration; there is no organisation-wide equivalent, which is deliberate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Left as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> method on a panel, it removes the question entirely — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxus4y0oqqychndp334i4t">
+      <w:hyperlink w:history="1" r:id="rIdffhhidwkppegvwcekxcvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people book at the panel without signing in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which sets one up end to end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the methods are set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -767,51 +767,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sets the default for the whole organisation — QR code, Staff
 card, User passcode, Booking pin and Face identification, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enable at least
 one of the following check-in methods on the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Any panel with no override
 of its own follows it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcovq1p5bhi9r6i4_lfhy">
+      <w:hyperlink w:history="1" r:id="rIdmo4uyvsy985zd6nxpkc4z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which shows that screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (Check-in method)</w:t>
       </w:r>
     </w:p>
@@ -936,51 +936,51 @@
       <w:r>
         <w:t xml:space="preserve">Two things do not follow the override:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking pin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not on the per-configuration list at all. A panel takes it
 from the organisation-wide screen whatever its configuration says — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxoow0hx4srg9jgn9avu04">
+      <w:hyperlink w:history="1" r:id="rIdu_179ywafimrhlihgzvdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1059,51 +1059,51 @@
 being permitted to book, check in or extend are separate questions — the second
 is the resource's policy and their permissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The passcode itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Each person sets and changes it in the user app. An
 administrator can give somebody a new one but can never read the current one —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdechxffhxw2phr2zmkgrls">
+      <w:hyperlink w:history="1" r:id="rIdvnbwofjzp-gynhopmhlc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people identify with a passcode at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which buttons the panel offers.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrdfumkqixl9f0hi0bjyh">
+      <w:hyperlink w:history="1" r:id="rId4cmtbelstiqyp7b46bmfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1592,51 +1592,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfd8nfrd9afeofwqrw60z5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdunkpxwhwzhzdzc_-u46yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIduroo7qsvp1tid6tutig1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdxus4y0oqqychndp334i4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmcovq1p5bhi9r6i4_lfhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdxoow0hx4srg9jgn9avu04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdechxffhxw2phr2zmkgrls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdbrdfumkqixl9f0hi0bjyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5944615eafabf95ac1f885c00a879d18959030aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71cb3a5945675fd2d77f3892e845e3fba375e913.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/595225d569490c88901006b4d04840d3da5bc9f9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlervceljhjcmjwhwzirz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId4ni1j3fzmmy12fmrrr6fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId2mdvup2ryettib7b8d-5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdffhhidwkppegvwcekxcvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmo4uyvsy985zd6nxpkc4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdu_179ywafimrhlihgzvdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdvnbwofjzp-gynhopmhlc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId4cmtbelstiqyp7b46bmfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f0412a9e0f608a1dab9eab30e543f8c45bfb572.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b0caddcc03e59705461f8e94f38c2b20378539f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de2fa61e1fe53e62b89fc9e0d9fe8f0ca94f0bb6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How somebody proves who they are at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>