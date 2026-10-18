--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeb9u2futzyp_zzslgtrzc">
+      <w:hyperlink w:history="1" r:id="rIdsu3urjv4bumpd7jxfgw3q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing on a screen is on a refresh timer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every room panel, signage screen
 and check-in kiosk opens a connection to Offision when it starts and holds it
@@ -312,51 +312,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that came back with the old settings:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Once it is online again, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reboot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it from its row in the device list — it picks
 the configuration up as it starts. Do not do this while it is still offline; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbqqqtii_uhood4hnput0">
+      <w:hyperlink w:history="1" r:id="rIdmcstlhh5t5l5eaosjhgcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -365,108 +365,108 @@
         </w:rPr>
         <w:t xml:space="preserve">A visitor's own phone.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An invitation link opens an ordinary web page rather
 than a device, so it re-checks about every thirty seconds instead of being sent
 changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper tags.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A change is sent to a tag immediately, but the ink itself takes
 time to turn — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg__9l1rtmhuk6uy45drjs">
+      <w:hyperlink w:history="1" r:id="rIdhyn-xzuzb3uflmgjfckjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How fast e-paper tags update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A screen with no network.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing can be sent to it at all, though it keeps
 showing the day it already has — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygicar9whu89dqbh-i963">
+      <w:hyperlink w:history="1" r:id="rId0ifwvasuiwsynmebibiky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An allowlist that is missing one name.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Live updates travel over a different
 address from the app, and blocking it is the one fault that looks like nothing is
 wrong: screens load, then never change. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxpyyeypqxishopxdrh3z">
+      <w:hyperlink w:history="1" r:id="rIdjgri51wrpdca5vwrpthcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -891,51 +891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeb9u2futzyp_zzslgtrzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdpbqqqtii_uhood4hnput0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdg__9l1rtmhuk6uy45drjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdygicar9whu89dqbh-i963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdpxpyyeypqxishopxdrh3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f43f5f2441260713220a1be837813f42a979a68e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsu3urjv4bumpd7jxfgw3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdmcstlhh5t5l5eaosjhgcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhyn-xzuzb3uflmgjfckjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId0ifwvasuiwsynmebibiky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdjgri51wrpdca5vwrpthcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44a4df7aa54ba9417ba7d54fe21cc5e9955c997f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Panels and screens update the moment something changes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>