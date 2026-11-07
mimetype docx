--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsu3urjv4bumpd7jxfgw3q">
+      <w:hyperlink w:history="1" r:id="rIdafbixxwnyh9qb6rwlhn_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing on a screen is on a refresh timer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every room panel, signage screen
 and check-in kiosk opens a connection to Offision when it starts and holds it
@@ -312,51 +312,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that came back with the old settings:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Once it is online again, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reboot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it from its row in the device list — it picks
 the configuration up as it starts. Do not do this while it is still offline; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcstlhh5t5l5eaosjhgcv">
+      <w:hyperlink w:history="1" r:id="rIdkoftl8i7rdhbl8ply_8lg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -365,108 +365,108 @@
         </w:rPr>
         <w:t xml:space="preserve">A visitor's own phone.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An invitation link opens an ordinary web page rather
 than a device, so it re-checks about every thirty seconds instead of being sent
 changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper tags.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A change is sent to a tag immediately, but the ink itself takes
 time to turn — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyn-xzuzb3uflmgjfckjd">
+      <w:hyperlink w:history="1" r:id="rIdvjweqkehaiwzijpwr2wpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How fast e-paper tags update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A screen with no network.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing can be sent to it at all, though it keeps
 showing the day it already has — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ifwvasuiwsynmebibiky">
+      <w:hyperlink w:history="1" r:id="rId17lxe1qkdtkvbkrfkvump">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An allowlist that is missing one name.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Live updates travel over a different
 address from the app, and blocking it is the one fault that looks like nothing is
 wrong: screens load, then never change. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgri51wrpdca5vwrpthcy">
+      <w:hyperlink w:history="1" r:id="rIdi_0vacw5no23nfl8at211">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -891,51 +891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsu3urjv4bumpd7jxfgw3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdmcstlhh5t5l5eaosjhgcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhyn-xzuzb3uflmgjfckjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId0ifwvasuiwsynmebibiky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdjgri51wrpdca5vwrpthcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44a4df7aa54ba9417ba7d54fe21cc5e9955c997f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdafbixxwnyh9qb6rwlhn_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdkoftl8i7rdhbl8ply_8lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdvjweqkehaiwzijpwr2wpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId17lxe1qkdtkvbkrfkvump" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdi_0vacw5no23nfl8at211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44a4df7aa54ba9417ba7d54fe21cc5e9955c997f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Panels and screens update the moment something changes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>