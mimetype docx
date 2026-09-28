--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,115 +26,196 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hide the Android navigation bar on a Qbic device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Qbic device shows Android's back, home and recents buttons along the bottom of the screen, over the player. Fullscreen, in the device's own Player settings, takes them away — and takes away the only way off the screen you are standing on, which is why it goes last.</w:t>
+        <w:t xml:space="preserve">A Qbic device shows Android's back, home and recents buttons along the bottom of the screen, over the player. The Offision app's console hides them, and so does Fullscreen in the device's own Player settings — which takes away the only way off the screen you are standing on, which is why it goes last.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bldnzcnlnsioxzo_y8dr">
+      <w:hyperlink w:history="1" r:id="rIdjp-ysgdim-nzcqoajlrl3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android keeps its back, home and recents buttons in a bar along the bottom of
 the screen. On a panel on a wall that bar has nothing useful to offer and sits
 over the player, so a finished-looking installation usually wants it gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is the device's setting, not Offision's — so it is turned off in Qbic's own
+        <w:t xml:space="preserve">There are two switches for it. On a device running the Offision app in Panel
+mode, the panel's own console has one, and it starts on. Qbic's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Player
+settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has the other, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and it applies to whatever the device
+is running.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the device runs the Offision app</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open the panel's console, go to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and look under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Display</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Player settings</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, and it applies to whatever the device is running.</w:t>
+        <w:t xml:space="preserve">Hide navigation bar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It is on unless somebody turned it off, and on a Qbic it
+also sets the device's own </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, so the two never disagree. Turn it off
+to get the bar back while you work on the device; leaving Panel mode gives it
+back too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The row is there only on the Android app from 4.5.20. On an older app, or with
+the device running something else, use Qbic's own setting below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The device is paired and showing its room, or its playlist, and you are standing
 at it. This is the last thing to do to a device, for the reason below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Do everything else first</w:t>
@@ -347,97 +428,108 @@
 playlist with nothing along the bottom edge is finished.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then tap the screen once. The player's own controls should come up and the
 Android bar should not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you need the bar back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turn </w:t>
+        <w:t xml:space="preserve">On the current app, turn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hide navigation bar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off in the console. Otherwise,
+turn </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fullscreen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off again in the same place — but with no navigation buttons
 you have to get to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> first, and on a device running the
 Offision app that means leaving the app. The console's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leave Offision</w:t>
+        <w:t xml:space="preserve">Back to Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does it, and it is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ijlgeq8slfetq8orhzsg">
+      <w:hyperlink w:history="1" r:id="rIdmxxbiy06djkwhi0ile2nd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -480,66 +572,76 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what the panel shows.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The room, the design and the
 functions are all chosen in the console when the device is paired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision has no matching setting.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, never in the console.</w:t>
+        <w:t xml:space="preserve">The console switch is not on every app.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Only the Android app from 4.5.20
+carries </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hide navigation bar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; a panel on an older app is fixed in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Player
+settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -955,51 +1057,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9bldnzcnlnsioxzo_y8dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId6ijlgeq8slfetq8orhzsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjp-ysgdim-nzcqoajlrl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdmxxbiy06djkwhi0ile2nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hide the Android navigation bar on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>