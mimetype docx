--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjp-ysgdim-nzcqoajlrl3">
+      <w:hyperlink w:history="1" r:id="rId0c2wqoqjni8x57vupbxnz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android keeps its back, home and recents buttons in a bar along the bottom of
 the screen. On a panel on a wall that bar has nothing useful to offer and sits
 over the player, so a finished-looking installation usually wants it gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -485,51 +485,51 @@
         <w:t xml:space="preserve"> first, and on a device running the
 Offision app that means leaving the app. The console's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Back to Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does it, and it is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxxbiy06djkwhi0ile2nd">
+      <w:hyperlink w:history="1" r:id="rIdf3krsnbjmk7s-kcemwlrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1057,51 +1057,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjp-ysgdim-nzcqoajlrl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdmxxbiy06djkwhi0ile2nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0c2wqoqjni8x57vupbxnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdf3krsnbjmk7s-kcemwlrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hide the Android navigation bar on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>