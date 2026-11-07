--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0c2wqoqjni8x57vupbxnz">
+      <w:hyperlink w:history="1" r:id="rIdsrvolsnfxlcw7fkrffh-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android keeps its back, home and recents buttons in a bar along the bottom of
 the screen. On a panel on a wall that bar has nothing useful to offer and sits
 over the player, so a finished-looking installation usually wants it gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -485,51 +485,51 @@
         <w:t xml:space="preserve"> first, and on a device running the
 Offision app that means leaving the app. The console's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Back to Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does it, and it is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3krsnbjmk7s-kcemwlrm">
+      <w:hyperlink w:history="1" r:id="rIdaxf0tsxbqngzfuqtekjud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1057,51 +1057,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0c2wqoqjni8x57vupbxnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdf3krsnbjmk7s-kcemwlrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsrvolsnfxlcw7fkrffh-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdaxf0tsxbqngzfuqtekjud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hide the Android navigation bar on a Qbic device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>