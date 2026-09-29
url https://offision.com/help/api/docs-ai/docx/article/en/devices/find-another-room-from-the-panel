--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,208 +26,220 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finding another room from the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Somebody is standing at a busy door. The panel can show what else is free in the building and book it in two taps — and the list explains itself, if you know what its six kinds of row mean.</w:t>
+        <w:t xml:space="preserve">The panel offers Other rooms whatever state its own room is in, and one switch turns it off along with every other way through to another room. What the six kinds of row mean, and how to close the whole thing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfamw-2thqh5j9bqqpkhe">
+      <w:hyperlink w:history="1" r:id="rIdyvakqyaa2fd86-gtlteyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting is about to start and the room is taken. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers that
 without anybody opening a laptop: the panel lists what else is free in the
 building, and booking one is two more taps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-other-rooms-button" descr="The button sits beside Walk in, and only while this room is free." title="The button sits beside Walk in, and only while this room is free."/>
+            <wp:docPr id="1" name="panel-other-rooms-button" descr="Other rooms on a free room, beside Walk in." title="Other rooms on a free room, beside Walk in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The button sits beside Walk in, and only while this room is free.</w:t>
+        <w:t xml:space="preserve">Other rooms on a free room, beside Walk in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">That last part surprises people. The button appears only when the panel's </w:t>
-[...10 lines deleted...]
-room is free — a room in use offers </w:t>
+        <w:t xml:space="preserve">The button does not come and go with the room's state. It is there whether this
+room is free, waiting for its organizer or in use — somebody standing at an
+occupied door is exactly who needs it. What changes is only what sits beside it:
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walk in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a free room, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on one waiting, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> and
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> instead. Somebody
-looking for a room in front of an occupied door is looking at the wrong panel.</w:t>
+        <w:t xml:space="preserve"> on one in use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The list is the building, not the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every row is a resource of the same kind as this panel's room, in the same
 building, that the panel's own room has been removed from. There is no capacity
 filter, no amenity filter and no floor filter — capacity and the amenity icons are
 shown so you can judge a row, not to narrow it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -667,51 +679,51 @@
       <w:r>
         <w:t xml:space="preserve">Each greyed state comes from a different screen, which is worth knowing before
 going looking:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvg0qbtfaous1p1u4nfuod">
+      <w:hyperlink w:history="1" r:id="rIdnvqf78wdotfo8vubbcq8l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">New out of service period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on
 the resource itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -849,130 +861,304 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panels that stand somewhere people should not be self-serving a room — a lobby, a
 shared floor in a serviced building — can drop it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show other rooms button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is
 in the booking panel configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Door &amp; extras</w:t>
+        <w:t xml:space="preserve">Book from the panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group, and it is per
-configuration, so it lands on every panel that shares it.</w:t>
+configuration, so it lands on every panel that shares it. On the in-room panel
+the same switch sits under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use a booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-other-rooms-toggle" descr="Show other rooms button, in the configuration's Door &amp;amp; extras group." title="Show other rooms button, in the configuration's Door &amp;amp; extras group."/>
+            <wp:docPr id="1" name="panel-show-other-rooms-toggle" descr="Show other rooms button, in the configuration's Book from the panel group." title="Show other rooms button, in the configuration's Book from the panel group."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Show other rooms button, in the configuration's Door &amp;amp; extras group.</w:t>
+        <w:t xml:space="preserve">Show other rooms button, in the configuration's Book from the panel group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Off, the button goes, and so does every other way through to another room:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other rooms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the room booking panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rooms nearby</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the in-room panel, both on the hero and in the duration sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Move to Other Room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which the in-room panel offers when a meeting is nearly
+over or the next one is close.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find other available</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the booking time picker, and the same link under the
+"next booking at" hint when a slot is restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The hint itself stays, and so does the picker — neither is about booking
+elsewhere. One rule governs all of them rather than each button checking for
+itself, so a panel set not to book elsewhere cannot be talked into it by a
+route somebody has not thought of.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-other-rooms-off" descr="The same free room with the switch off: the action row keeps Walk in and nothing else." title="The same free room with the switch off: the action row keeps Walk in and nothing else."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same free room with the switch off: the action row keeps Walk in and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panels on the control skin show the same rooms as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms nearby</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet
 instead, grouped under a heading per floor; the rows and their statuses are the
 same ones.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -1408,51 +1594,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrfamw-2thqh5j9bqqpkhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdvg0qbtfaous1p1u4nfuod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f412419ffaf30583b3b32e7721128957ce22082d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93180a882695e65a5e9a8299bb4e7bf64cff705e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be291ad5c23ddb4a653306043b8fdf1f6ab29a8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyvakqyaa2fd86-gtlteyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdnvqf78wdotfo8vubbcq8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f412419ffaf30583b3b32e7721128957ce22082d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93180a882695e65a5e9a8299bb4e7bf64cff705e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac7cfbd2cca11a12e1a3c7f693dd48c1a80a24da.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07005e882565055fba0b8c934a80be352d67314d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Finding another room from the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>