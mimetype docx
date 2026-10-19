--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvakqyaa2fd86-gtlteyk">
+      <w:hyperlink w:history="1" r:id="rIdopmmhxybznwsdj-pkhyzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting is about to start and the room is taken. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
@@ -679,51 +679,51 @@
       <w:r>
         <w:t xml:space="preserve">Each greyed state comes from a different screen, which is worth knowing before
 going looking:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvqf78wdotfo8vubbcq8l">
+      <w:hyperlink w:history="1" r:id="rIdu6ek0lma_yyqdcb0lk7c_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">New out of service period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on
 the resource itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1594,51 +1594,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyvakqyaa2fd86-gtlteyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdnvqf78wdotfo8vubbcq8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f412419ffaf30583b3b32e7721128957ce22082d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93180a882695e65a5e9a8299bb4e7bf64cff705e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac7cfbd2cca11a12e1a3c7f693dd48c1a80a24da.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07005e882565055fba0b8c934a80be352d67314d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdopmmhxybznwsdj-pkhyzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdu6ek0lma_yyqdcb0lk7c_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/148b11b7d8c54d921cf36a4665cfef1ba17cccaf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6404c9131c5189ebc7237998e8a18cf59979ebb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da41482bfe35d545f764a63083fdfc4e5dd8c9c2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3b3fd499449865a08c654ee3626776a0fa05458.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef141d07e88def9b256fbf44053f24818147e34.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Finding another room from the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>