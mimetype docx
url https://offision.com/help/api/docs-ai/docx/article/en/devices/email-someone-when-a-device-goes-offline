--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2dj2g3zys5bas3ks-679">
+      <w:hyperlink w:history="1" r:id="rIdumesvuvtdlg8_lxpeyhnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a configuration to put this on, the people who should be told already
 set up as users or user groups, and outgoing mail working — the alert uses the
 same mail settings as every other Offision email, so if none of those are
 arriving this one will not either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgpor1g9v5dpzi9zrp2e3">
+      <w:hyperlink w:history="1" r:id="rId8baeupuq0pzalblpdakzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The recipient picker only offers people who can manage devices, so somebody who
 should be on the list but is not offered is missing that permission rather than
 missing from the directory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -662,51 +662,51 @@
       <w:r>
         <w:t xml:space="preserve">, naming that panel. Plug it back in and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device resume normal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follows shortly after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do this once, on purpose, before you rely on it. A configuration that looks
 correct and mails nobody is the failure this feature is prone to, and the only
 way to find out is to try it. If nothing arrives, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzedwbh-6dcymipinitdsw">
+      <w:hyperlink w:history="1" r:id="rIdi_ioyntjocussscww2zwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">no offline email arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1131,51 +1131,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj2dj2g3zys5bas3ks-679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdlgpor1g9v5dpzi9zrp2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdzedwbh-6dcymipinitdsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18dd8b87fb235311022d125c3359f6980fbb421d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d738cf2a6a99d6755ce70ad9121196efc591de9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/134c69f89f9eae3ffe6074ec978da470af469db7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdumesvuvtdlg8_lxpeyhnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId8baeupuq0pzalblpdakzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdi_ioyntjocussscww2zwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18dd8b87fb235311022d125c3359f6980fbb421d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d738cf2a6a99d6755ce70ad9121196efc591de9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/134c69f89f9eae3ffe6074ec978da470af469db7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email someone when a device goes offline</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>