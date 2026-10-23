--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumesvuvtdlg8_lxpeyhnn">
+      <w:hyperlink w:history="1" r:id="rIdbjmafukqdfw--4jqjf01f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a configuration to put this on, the people who should be told already
 set up as users or user groups, and outgoing mail working — the alert uses the
 same mail settings as every other Offision email, so if none of those are
 arriving this one will not either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8baeupuq0pzalblpdakzp">
+      <w:hyperlink w:history="1" r:id="rIdjgvcwlovionhb-4v80dul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The recipient picker only offers people who can manage devices, so somebody who
 should be on the list but is not offered is missing that permission rather than
 missing from the directory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -662,51 +662,51 @@
       <w:r>
         <w:t xml:space="preserve">, naming that panel. Plug it back in and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device resume normal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follows shortly after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do this once, on purpose, before you rely on it. A configuration that looks
 correct and mails nobody is the failure this feature is prone to, and the only
 way to find out is to try it. If nothing arrives, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_ioyntjocussscww2zwk">
+      <w:hyperlink w:history="1" r:id="rIdjfbly39eq7l3gzopmaukg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">no offline email arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1131,51 +1131,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdumesvuvtdlg8_lxpeyhnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId8baeupuq0pzalblpdakzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdi_ioyntjocussscww2zwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18dd8b87fb235311022d125c3359f6980fbb421d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d738cf2a6a99d6755ce70ad9121196efc591de9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/134c69f89f9eae3ffe6074ec978da470af469db7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjmafukqdfw--4jqjf01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdjgvcwlovionhb-4v80dul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdjfbly39eq7l3gzopmaukg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/322abf6aa3a1e7e49a453f290f93fb3650b65176.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/024984d638f91b2ca42ddaf074352c9f8ebe3e7b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cade34050daeb3c874df5f970dce7fa13dbe9fb0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email someone when a device goes offline</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>