--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,133 +42,133 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A WRP-1000 takes PoE+ and claims itself with a six-character code. Includes the card reader built into its face — the only one Offision supports that returns an HID facility code rather than a serial number.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvb55w9j9h0xp9bp0dmenq">
+      <w:hyperlink w:history="1" r:id="rIddmbrm7nipj72y_pkryvnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An IAdea panel is an Android screen with an Ethernet port on the back, and it
 arrives knowing nothing about Offision. There is no vendor cloud to enrol it in
 and no second account to hold: you power it, you get the Offision player onto
 its screen, and you claim it with a six-character code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one decision worth making before you start is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">how</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the player gets onto
 the screen — as an installed Android app, or in the panel's own browser. The
 built-in card reader is the app's, which on these panels is most of the reason
 to buy them. That decision is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdju7_8pfkfsawlwpo1z8fe">
+      <w:hyperlink w:history="1" r:id="rIdm1szenvjnti7rpvpmoyca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrg7val-dwe0t5zpqpwcn">
+      <w:hyperlink w:history="1" r:id="rIdwgxhl9js-pfkpnzndmnpv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You can reach the switch
 port the panel will sit on, because whether that port supplies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 one thing that stops an install dead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -361,99 +361,112 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WRP-1000-H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reads both </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz and 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and is the HID one.
 It is a separate part number; a panel on the wall cannot be upgraded to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Whichever you order, enrol one card and tap it before importing the rest. What a
+        <w:t xml:space="preserve">Whichever you order, enrol one card and tap it before importing the rest —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdw-exfbvnpa6nympcvq3go">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+is how you see what the panel made of it. What a
 tapped card then does is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1msg4u_hvlsfnky93rudm">
+      <w:hyperlink w:history="1" r:id="rIdoiqyd0zy-okc8fhfv7c7-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 and the other ways somebody can identify at a panel are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrax52ymmi5kfubcj7mlgu">
+      <w:hyperlink w:history="1" r:id="rIdk76rpdgqklhssjarbsqxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The reader is app-only:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The built-in reader works when the panel is running the Offision Android app. In
 the panel's browser it is not reachable at all, and a card has to be tapped on a
 USB reader instead — which also loses the facility-code decoding, because that
 is the built-in reader's. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfze-8btknbhyu3fiuhefc">
+      <w:hyperlink w:history="1" r:id="rIdg3soxyiucqult32pzphgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Power it and put it on the network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mount the panel and take it back to a PoE+ port. It boots into Android.</w:t>
@@ -516,51 +529,51 @@
         <w:t xml:space="preserve"> for the address and the time zone. Then choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 and give it the player address:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the browser route, and it is the one the guideline in the wizard walks
 through. The other route is to install the Offision Android app on the panel
 instead, which is what makes the built-in reader — and its HID facility codes —
 work at all; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlzhuuitslcwcyrpfhg5x">
+      <w:hyperlink w:history="1" r:id="rIdh2driwrmiyqpiuzjcpslq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the panel ends up showing a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
@@ -844,51 +857,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IAdea guideline, and the field that claims the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5wrwr-0vcwadi7v1kj5r">
+      <w:hyperlink w:history="1" r:id="rId2crsklyg_pngcol25xa8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -983,51 +996,64 @@
         <w:t xml:space="preserve">Book the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for yourself and watch the panel change while you are
 standing at it, side lights included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tap a card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the panel's face and confirm the number Offision records
-matches the card. On an H model that number is the facility code and card
+matches the card. The panel's own console shows what it read — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtwz0x2ligyqkhcyw1_ncn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.
+On an H model that number is the facility code and card
 number; if it is a long serial instead, the panel is reading through a USB
 reader or is not an H model.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -1180,84 +1206,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The pairing code is refused</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Read it off the panel again rather than retyping what you noted down. A panel that has slept or restarted is showing a different one</w:t>
+              <w:t xml:space="preserve">Read it off the panel again rather than retyping what you noted down. A panel that has slept, restarted or lost the network is showing a different code, or the cannot-connect message in place of one</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlbvqe0m9rmzbzwvuqaaw0">
+            <w:hyperlink w:history="1" r:id="rIdloqvbz2roghpwuxlcgko6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is online but the side lights stay dark</w:t>
             </w:r>
@@ -1283,51 +1309,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A tapped card does nothing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is in a browser rather than the app, or the card is HID and the panel is not an H model. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvm9ixwy2-us--fpnzzve9">
+            <w:hyperlink w:history="1" r:id="rIdn8hnaefrr0ynl1pf0bfy-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A card tap does nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID cards read as a long serial</w:t>
             </w:r>
@@ -1424,85 +1450,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not read a badge with the camera.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel's camera is what
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Face identification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uses; nothing here scans a printed badge, and the QR
 method works the other way round — the panel shows the code and the person
 scans it. Both are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId80ksxsnvu3jslt6y0ucqa">
+      <w:hyperlink w:history="1" r:id="rIdh1gxkbxnbw6xcrcmzdat4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not decide what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The brand tile chooses which
 installation guideline you are shown. What the panel is capable of comes from
 the hardware and from whether it is running the app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9yerdjtfu0-u9r77tmmnq">
+      <w:hyperlink w:history="1" r:id="rIdqb_y7d6bltxlskab6oq-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1927,51 +1953,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvb55w9j9h0xp9bp0dmenq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdju7_8pfkfsawlwpo1z8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdqrg7val-dwe0t5zpqpwcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId1msg4u_hvlsfnky93rudm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdrax52ymmi5kfubcj7mlgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfze-8btknbhyu3fiuhefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdxlzhuuitslcwcyrpfhg5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdj5wrwr-0vcwadi7v1kj5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdlbvqe0m9rmzbzwvuqaaw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdvm9ixwy2-us--fpnzzve9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId80ksxsnvu3jslt6y0ucqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId9yerdjtfu0-u9r77tmmnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510c3d93a7534eccfe7f9527152897d2a747d7a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebebf61ef3ed49fa18b18f899480650d42dd8fae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6280e8b92c8826feb4e5e56449c3f20a12f86b2c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddmbrm7nipj72y_pkryvnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdm1szenvjnti7rpvpmoyca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdwgxhl9js-pfkpnzndmnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdw-exfbvnpa6nympcvq3go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdoiqyd0zy-okc8fhfv7c7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdk76rpdgqklhssjarbsqxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdg3soxyiucqult32pzphgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdh2driwrmiyqpiuzjcpslq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId2crsklyg_pngcol25xa8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtwz0x2ligyqkhcyw1_ncn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdloqvbz2roghpwuxlcgko6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdn8hnaefrr0ynl1pf0bfy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdh1gxkbxnbw6xcrcmzdat4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqb_y7d6bltxlskab6oq-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510c3d93a7534eccfe7f9527152897d2a747d7a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebebf61ef3ed49fa18b18f899480650d42dd8fae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6280e8b92c8826feb4e5e56449c3f20a12f86b2c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect an IAdea room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>