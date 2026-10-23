--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,123 +52,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmbrm7nipj72y_pkryvnb">
+      <w:hyperlink w:history="1" r:id="rId_sikqxdg0ymg1zmho911j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An IAdea panel is an Android screen with an Ethernet port on the back, and it
 arrives knowing nothing about Offision. There is no vendor cloud to enrol it in
 and no second account to hold: you power it, you get the Offision player onto
 its screen, and you claim it with a six-character code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one decision worth making before you start is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">how</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the player gets onto
 the screen — as an installed Android app, or in the panel's own browser. The
 built-in card reader is the app's, which on these panels is most of the reason
 to buy them. That decision is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm1szenvjnti7rpvpmoyca">
+      <w:hyperlink w:history="1" r:id="rId3wk26ghwfxhtdi5eajhtj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgxhl9js-pfkpnzndmnpv">
+      <w:hyperlink w:history="1" r:id="rIdwqtuth8kz5d-w2kgpjp40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You can reach the switch
 port the panel will sit on, because whether that port supplies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 one thing that stops an install dead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -364,109 +364,109 @@
         <w:t xml:space="preserve">WRP-1000-H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reads both </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz and 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and is the HID one.
 It is a separate part number; a panel on the wall cannot be upgraded to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whichever you order, enrol one card and tap it before importing the rest —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-exfbvnpa6nympcvq3go">
+      <w:hyperlink w:history="1" r:id="rIdpqsh3rfyangjovtndrfo6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is how you see what the panel made of it. What a
 tapped card then does is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoiqyd0zy-okc8fhfv7c7-">
+      <w:hyperlink w:history="1" r:id="rIdjzb9yxae00k7gcomnu27k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 and the other ways somebody can identify at a panel are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk76rpdgqklhssjarbsqxt">
+      <w:hyperlink w:history="1" r:id="rIdimzloq9u9bxjbwb55bfp9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The reader is app-only:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The built-in reader works when the panel is running the Offision Android app. In
 the panel's browser it is not reachable at all, and a card has to be tapped on a
 USB reader instead — which also loses the facility-code decoding, because that
 is the built-in reader's. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg3soxyiucqult32pzphgt">
+      <w:hyperlink w:history="1" r:id="rIdw6dbjmr-btzbxpf8i8qdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Power it and put it on the network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mount the panel and take it back to a PoE+ port. It boots into Android.</w:t>
@@ -529,51 +529,51 @@
         <w:t xml:space="preserve"> for the address and the time zone. Then choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 and give it the player address:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the browser route, and it is the one the guideline in the wizard walks
 through. The other route is to install the Offision Android app on the panel
 instead, which is what makes the built-in reader — and its HID facility codes —
 work at all; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh2driwrmiyqpiuzjcpslq">
+      <w:hyperlink w:history="1" r:id="rIdmrczdrr_gvxey0cggbeky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the panel ends up showing a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
@@ -857,51 +857,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IAdea guideline, and the field that claims the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2crsklyg_pngcol25xa8m">
+      <w:hyperlink w:history="1" r:id="rIdveblxh9_0j_smgtadj-6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -999,51 +999,51 @@
         <w:t xml:space="preserve"> for yourself and watch the panel change while you are
 standing at it, side lights included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tap a card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the panel's face and confirm the number Offision records
 matches the card. The panel's own console shows what it read — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwz0x2ligyqkhcyw1_ncn">
+      <w:hyperlink w:history="1" r:id="rId3-uqdnedonhftnipgiuih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 On an H model that number is the facility code and card
 number; if it is a long serial instead, the panel is reading through a USB
 reader or is not an H model.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -1239,51 +1239,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdloqvbz2roghpwuxlcgko6">
+            <w:hyperlink w:history="1" r:id="rIdco9merpqqsgdbvikxvxhq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is online but the side lights stay dark</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A tapped card does nothing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is in a browser rather than the app, or the card is HID and the panel is not an H model. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn8hnaefrr0ynl1pf0bfy-">
+            <w:hyperlink w:history="1" r:id="rIdtqukjusswlsnayoncvnax">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A card tap does nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID cards read as a long serial</w:t>
             </w:r>
@@ -1450,85 +1450,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not read a badge with the camera.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel's camera is what
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Face identification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uses; nothing here scans a printed badge, and the QR
 method works the other way round — the panel shows the code and the person
 scans it. Both are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1gxkbxnbw6xcrcmzdat4">
+      <w:hyperlink w:history="1" r:id="rIdnqndytuykelyxzbj3cwet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not decide what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The brand tile chooses which
 installation guideline you are shown. What the panel is capable of comes from
 the hardware and from whether it is running the app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqb_y7d6bltxlskab6oq-l">
+      <w:hyperlink w:history="1" r:id="rIduv61axeyve8f3e3vqwnqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1953,51 +1953,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddmbrm7nipj72y_pkryvnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdm1szenvjnti7rpvpmoyca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdwgxhl9js-pfkpnzndmnpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdw-exfbvnpa6nympcvq3go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdoiqyd0zy-okc8fhfv7c7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdk76rpdgqklhssjarbsqxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdg3soxyiucqult32pzphgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdh2driwrmiyqpiuzjcpslq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId2crsklyg_pngcol25xa8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtwz0x2ligyqkhcyw1_ncn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdloqvbz2roghpwuxlcgko6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdn8hnaefrr0ynl1pf0bfy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdh1gxkbxnbw6xcrcmzdat4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqb_y7d6bltxlskab6oq-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510c3d93a7534eccfe7f9527152897d2a747d7a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebebf61ef3ed49fa18b18f899480650d42dd8fae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6280e8b92c8826feb4e5e56449c3f20a12f86b2c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_sikqxdg0ymg1zmho911j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rId3wk26ghwfxhtdi5eajhtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdwqtuth8kz5d-w2kgpjp40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdpqsh3rfyangjovtndrfo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdjzb9yxae00k7gcomnu27k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdimzloq9u9bxjbwb55bfp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdw6dbjmr-btzbxpf8i8qdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdmrczdrr_gvxey0cggbeky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdveblxh9_0j_smgtadj-6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId3-uqdnedonhftnipgiuih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdco9merpqqsgdbvikxvxhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtqukjusswlsnayoncvnax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdnqndytuykelyxzbj3cwet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIduv61axeyve8f3e3vqwnqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec0ef0831e27954fd1b10c42eeb8d0f6276cf54f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d991583b7ae51f204420007e46762c1d7f353974.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b63394eb78432e76c96b8a870bb0af13ba039d.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect an IAdea room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>