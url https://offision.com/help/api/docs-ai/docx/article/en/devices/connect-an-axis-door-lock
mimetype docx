--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt1mfiho7xry_ugt4iermw">
+      <w:hyperlink w:history="1" r:id="rIdsbwpwgmfzjkgza-6zicqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-an-axis-door-lock/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An AXIS I/O relay box turns the electric strike on a meeting-room door into something
 Offision can release — so the panel outside the room opens the door for whoever has the
 booking, and locks it again behind them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -760,51 +760,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Enter the three screens on the AXIS device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each of the three numbered steps on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Config guideline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one screen to fill in on the
 device's own settings page — the MQTT client, one subscription, and four event rules. Every
 value has a copy button beside it, and the whole set, field by field, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbpns72md8z_mpwn39nok">
+      <w:hyperlink w:history="1" r:id="rIdg3exdp7uyum202lq7-t6p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What to enter on the AXIS device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do all three before moving on. A device that has done only the first reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected</w:t>
       </w:r>
@@ -1002,51 +1002,51 @@
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Panel configurations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, open the
 configuration those panels use and turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show open door button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on its function page.
 The open duration, the card-tap behaviour and the visitor permission sit alongside it, and
 each is described in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3ngxlpqafaupkev9xx7f">
+      <w:hyperlink w:history="1" r:id="rIdvnhrlz8h6acv7h6tmfkqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That setting alone gives you the button </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">only while the room is in use</w:t>
@@ -2320,51 +2320,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt1mfiho7xry_ugt4iermw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdzbpns72md8z_mpwn39nok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdk3ngxlpqafaupkev9xx7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f1c82283690af096d4093e88ce379ceba68a22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb7e0834af7b44ba949fc8f4ec6120ec5dc69e49.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc4660b22f68e9b48f2cb11ccbd099c4cff499cc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b329c290862d43437250e576d12ac1cd1885b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0a33cd38a836eab05f9c414cd53eb7f55e64b0e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41b55778da047394d7a6b639851f0eb8879e27ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c049cea490d63cef6d11cb1fd038c986eb22c6b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsbwpwgmfzjkgza-6zicqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdg3exdp7uyum202lq7-t6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdvnhrlz8h6acv7h6tmfkqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f1c82283690af096d4093e88ce379ceba68a22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb7e0834af7b44ba949fc8f4ec6120ec5dc69e49.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc4660b22f68e9b48f2cb11ccbd099c4cff499cc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b329c290862d43437250e576d12ac1cd1885b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0a33cd38a836eab05f9c414cd53eb7f55e64b0e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41b55778da047394d7a6b639851f0eb8879e27ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c049cea490d63cef6d11cb1fd038c986eb22c6b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect an AXIS door lock relay</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>