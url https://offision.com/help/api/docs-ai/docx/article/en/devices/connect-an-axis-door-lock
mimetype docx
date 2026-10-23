--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbwpwgmfzjkgza-6zicqj">
+      <w:hyperlink w:history="1" r:id="rIdqlowe-ey9gzhnmbo7ege4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-an-axis-door-lock/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An AXIS I/O relay box turns the electric strike on a meeting-room door into something
 Offision can release — so the panel outside the room opens the door for whoever has the
 booking, and locks it again behind them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -760,51 +760,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Enter the three screens on the AXIS device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each of the three numbered steps on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Config guideline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one screen to fill in on the
 device's own settings page — the MQTT client, one subscription, and four event rules. Every
 value has a copy button beside it, and the whole set, field by field, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg3exdp7uyum202lq7-t6p">
+      <w:hyperlink w:history="1" r:id="rIdijwqbugokumliniki_jic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What to enter on the AXIS device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do all three before moving on. A device that has done only the first reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected</w:t>
       </w:r>
@@ -1002,51 +1002,51 @@
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Panel configurations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, open the
 configuration those panels use and turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show open door button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on its function page.
 The open duration, the card-tap behaviour and the visitor permission sit alongside it, and
 each is described in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnhrlz8h6acv7h6tmfkqj">
+      <w:hyperlink w:history="1" r:id="rId5fmw0bfkeok5fhpcfkw0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That setting alone gives you the button </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">only while the room is in use</w:t>
@@ -2320,51 +2320,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsbwpwgmfzjkgza-6zicqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdg3exdp7uyum202lq7-t6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdvnhrlz8h6acv7h6tmfkqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f1c82283690af096d4093e88ce379ceba68a22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb7e0834af7b44ba949fc8f4ec6120ec5dc69e49.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc4660b22f68e9b48f2cb11ccbd099c4cff499cc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b329c290862d43437250e576d12ac1cd1885b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0a33cd38a836eab05f9c414cd53eb7f55e64b0e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41b55778da047394d7a6b639851f0eb8879e27ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c049cea490d63cef6d11cb1fd038c986eb22c6b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqlowe-ey9gzhnmbo7ege4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdijwqbugokumliniki_jic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rId5fmw0bfkeok5fhpcfkw0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/058912185d36465b70959c5aa5e1ee9d3e870924.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a50a2a7538a01d59895bd09e9242d7ec338ac639.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a92b472812531a064af7deedd2e17bf518b0171.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e7819a7eebd415c5efa121ad92efdf218c5b117.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63a357d95e9466046104726a9ea3c86de694421b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05fe1e310c124e433220324cf30a9ede0e949ff8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b8cafa4b7c070fe4fcfae025617f0d1698b54ec.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect an AXIS door lock relay</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>