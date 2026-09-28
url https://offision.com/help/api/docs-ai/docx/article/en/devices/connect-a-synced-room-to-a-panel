--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd561jwd4h6kdzj4jgl6sa">
+      <w:hyperlink w:history="1" r:id="rIdqb1vl1rgzeoqpninuvrvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room whose calendar lives in Microsoft 365 or Google Workspace drives a booking
 panel exactly the way a room Offision owns outright does. Nothing in the pairing
 wizard asks which kind it is, and nothing on the panel behaves differently
 afterwards — the panel simply shows the room, and the room happens to be a mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -206,114 +206,114 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set on the connection, if anybody who books this
 room is not an account in that same directory — without one they cannot book it
 at all, and a panel is where that shows up first. Set it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpj2sqbansxllbos2uyxn1">
+      <w:hyperlink w:history="1" r:id="rIdnynjzfmuhfbldze9th5tw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qvymjr9ahgc0jmplig8k">
+      <w:hyperlink w:history="1" r:id="rIdyl-mkmffonfzp_puzeis3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel powered, on the network, and showing its six-character code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Connect the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it is not connected yet, do that first and come back. The choice that matters
 is the connection mode, because it decides how rooms arrive in step 3 — read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_d3uwdfxssznevwbc8dm_">
+      <w:hyperlink w:history="1" r:id="rIdf1vycqa0vpvlpsoiu594m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7fq86jmj6ono-fefj_lj">
+      <w:hyperlink w:history="1" r:id="rIdikjx-xrlwxoi0pl2moxqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 before you pick one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the room to accept invitations automatically</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -416,51 +416,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never sets this for you and never warns that it is missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unless you rely on a booking policy:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Accepting automatically answers before Offision is asked, so its policy is not
 applied to anything booked in Outlook. Leave it off on a room whose policy you
 rely on — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkf8fq_awd7iv8nbnziuc">
+      <w:hyperlink w:history="1" r:id="rIdxutnsafbeuxvhv3586moj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bring the room into Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -688,90 +688,90 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Choosing a Microsoft 365 room. On Google Workspace there is no picker — rooms are typed in by calendar address.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full walkthrough for each, including the booking agent account that lets
 everyone book the room rather than only the people who have connected an account,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkux6cb8joq_uuk1tjcjw">
+      <w:hyperlink w:history="1" r:id="rIde3z_5pjvvopjv5anbms-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzblwzyfjvlhoqbnajjjkh">
+      <w:hyperlink w:history="1" r:id="rIdrmcbafwtvwdkmvqp46tva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pair the panel to that room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now pair the panel as you would any other — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlhzzih4owgxzrx9_vqca">
+      <w:hyperlink w:history="1" r:id="rIdtczbihor0dbdwkktrqw2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the wizard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel has not changed for hours, for every room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The connection's sign-in has lapsed — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzzanrfb-y8uc8iy__fwvc">
+            <w:hyperlink w:history="1" r:id="rId4dqfjk6mk_292whtnimt2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing with the calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One room is stale and the rest are fine</w:t>
             </w:r>
@@ -1239,134 +1239,134 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A meeting booked in Outlook is missing everywhere, not just on the panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room declined it — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdchsatdqkddbmon9l3nkqv">
+            <w:hyperlink w:history="1" r:id="rIdn3ss6eu8zlwxduqfgfoye">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meeting booked in Outlook never appears in Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings made in Outlook ignore the room's policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The mailbox accepts automatically, so Offision is never asked — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_mlawcfcsxtqgedwjxv3s">
+            <w:hyperlink w:history="1" r:id="rIdm1ypsnn5lbvxcpot50twd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a booking is validated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not cover:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 What people may then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">do</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel — walk in, check in, extend, cancel — is
 set by the panel's configuration and the room's policy, not by the calendar
 connection. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznryv97vxb2pm9utvxtjq">
+      <w:hyperlink w:history="1" r:id="rIdal3gwpnjqj_h8fljjctvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd561jwd4h6kdzj4jgl6sa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdpj2sqbansxllbos2uyxn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-qvymjr9ahgc0jmplig8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId_d3uwdfxssznevwbc8dm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdt7fq86jmj6ono-fefj_lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdkkf8fq_awd7iv8nbnziuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdvkux6cb8joq_uuk1tjcjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzblwzyfjvlhoqbnajjjkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdrlhzzih4owgxzrx9_vqca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzzanrfb-y8uc8iy__fwvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdchsatdqkddbmon9l3nkqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId_mlawcfcsxtqgedwjxv3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdznryv97vxb2pm9utvxtjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqb1vl1rgzeoqpninuvrvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdnynjzfmuhfbldze9th5tw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyl-mkmffonfzp_puzeis3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdf1vycqa0vpvlpsoiu594m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdikjx-xrlwxoi0pl2moxqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdxutnsafbeuxvhv3586moj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIde3z_5pjvvopjv5anbms-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrmcbafwtvwdkmvqp46tva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdtczbihor0dbdwkktrqw2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId4dqfjk6mk_292whtnimt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdn3ss6eu8zlwxduqfgfoye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdm1ypsnn5lbvxcpot50twd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdal3gwpnjqj_h8fljjctvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a Microsoft 365 or Google room on a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>