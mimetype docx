--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqb1vl1rgzeoqpninuvrvz">
+      <w:hyperlink w:history="1" r:id="rIdos21cx8_wuzqww9jzw-ym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room whose calendar lives in Microsoft 365 or Google Workspace drives a booking
 panel exactly the way a room Offision owns outright does. Nothing in the pairing
 wizard asks which kind it is, and nothing on the panel behaves differently
 afterwards — the panel simply shows the room, and the room happens to be a mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -206,114 +206,114 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set on the connection, if anybody who books this
 room is not an account in that same directory — without one they cannot book it
 at all, and a panel is where that shows up first. Set it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnynjzfmuhfbldze9th5tw">
+      <w:hyperlink w:history="1" r:id="rId0ykeeo_bjdgzzugteab3o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyl-mkmffonfzp_puzeis3">
+      <w:hyperlink w:history="1" r:id="rId38fch78xpzljleggkeoho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel powered, on the network, and showing its six-character code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Connect the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it is not connected yet, do that first and come back. The choice that matters
 is the connection mode, because it decides how rooms arrive in step 3 — read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1vycqa0vpvlpsoiu594m">
+      <w:hyperlink w:history="1" r:id="rIdlzaxyhmxxcxbfxxxtfvzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikjx-xrlwxoi0pl2moxqf">
+      <w:hyperlink w:history="1" r:id="rIdtyzp-wvjxmygm6mqbh0rx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 before you pick one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the room to accept invitations automatically</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -416,51 +416,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never sets this for you and never warns that it is missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unless you rely on a booking policy:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Accepting automatically answers before Offision is asked, so its policy is not
 applied to anything booked in Outlook. Leave it off on a room whose policy you
 rely on — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxutnsafbeuxvhv3586moj">
+      <w:hyperlink w:history="1" r:id="rIdja3xut2z27tdq8jnhwpfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bring the room into Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -688,90 +688,90 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Choosing a Microsoft 365 room. On Google Workspace there is no picker — rooms are typed in by calendar address.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full walkthrough for each, including the booking agent account that lets
 everyone book the room rather than only the people who have connected an account,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3z_5pjvvopjv5anbms-d">
+      <w:hyperlink w:history="1" r:id="rId4pagh4p_dwchzq8f06l4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmcbafwtvwdkmvqp46tva">
+      <w:hyperlink w:history="1" r:id="rId6fkwhtkfkc1o0acx8gtpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pair the panel to that room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now pair the panel as you would any other — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtczbihor0dbdwkktrqw2d">
+      <w:hyperlink w:history="1" r:id="rIdfj77y_dbu9kce1kg5xtdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the wizard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel has not changed for hours, for every room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The connection's sign-in has lapsed — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4dqfjk6mk_292whtnimt2">
+            <w:hyperlink w:history="1" r:id="rIdrzugzpytftk1harnpafw-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing with the calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One room is stale and the rest are fine</w:t>
             </w:r>
@@ -1239,134 +1239,134 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A meeting booked in Outlook is missing everywhere, not just on the panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room declined it — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn3ss6eu8zlwxduqfgfoye">
+            <w:hyperlink w:history="1" r:id="rIdmf9or-lij2dl7uyhdrsyx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meeting booked in Outlook never appears in Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings made in Outlook ignore the room's policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The mailbox accepts automatically, so Offision is never asked — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm1ypsnn5lbvxcpot50twd">
+            <w:hyperlink w:history="1" r:id="rIdnq3w_mxg--q9pbpnt78c-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a booking is validated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not cover:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 What people may then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">do</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel — walk in, check in, extend, cancel — is
 set by the panel's configuration and the room's policy, not by the calendar
 connection. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdal3gwpnjqj_h8fljjctvl">
+      <w:hyperlink w:history="1" r:id="rIdkqzt1c3_aupx5bvvm_toj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqb1vl1rgzeoqpninuvrvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdnynjzfmuhfbldze9th5tw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyl-mkmffonfzp_puzeis3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdf1vycqa0vpvlpsoiu594m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdikjx-xrlwxoi0pl2moxqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdxutnsafbeuxvhv3586moj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIde3z_5pjvvopjv5anbms-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrmcbafwtvwdkmvqp46tva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdtczbihor0dbdwkktrqw2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId4dqfjk6mk_292whtnimt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdn3ss6eu8zlwxduqfgfoye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdm1ypsnn5lbvxcpot50twd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdal3gwpnjqj_h8fljjctvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d902de45ebfcf06d16fb6bc5ba245dd1e14766b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdos21cx8_wuzqww9jzw-ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId0ykeeo_bjdgzzugteab3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId38fch78xpzljleggkeoho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdlzaxyhmxxcxbfxxxtfvzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtyzp-wvjxmygm6mqbh0rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdja3xut2z27tdq8jnhwpfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId4pagh4p_dwchzq8f06l4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId6fkwhtkfkc1o0acx8gtpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdfj77y_dbu9kce1kg5xtdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrzugzpytftk1harnpafw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdmf9or-lij2dl7uyhdrsyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdnq3w_mxg--q9pbpnt78c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdkqzt1c3_aupx5bvvm_toj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd4b49e39ae19bf3cef339b028e4f4ab47a470e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a Microsoft 365 or Google room on a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>