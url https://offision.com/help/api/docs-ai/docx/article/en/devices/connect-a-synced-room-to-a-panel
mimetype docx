--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdos21cx8_wuzqww9jzw-ym">
+      <w:hyperlink w:history="1" r:id="rIdlnsoe1xwpxz0iayf_oex1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room whose calendar lives in Microsoft 365 or Google Workspace drives a booking
 panel exactly the way a room Offision owns outright does. Nothing in the pairing
 wizard asks which kind it is, and nothing on the panel behaves differently
 afterwards — the panel simply shows the room, and the room happens to be a mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -206,114 +206,114 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set on the connection, if anybody who books this
 room is not an account in that same directory — without one they cannot book it
 at all, and a panel is where that shows up first. Set it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ykeeo_bjdgzzugteab3o">
+      <w:hyperlink w:history="1" r:id="rId1ffygvjwq50l64a2otvfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38fch78xpzljleggkeoho">
+      <w:hyperlink w:history="1" r:id="rIduy7mzekqzgs2yt6iq9hrn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel powered, on the network, and showing its six-character code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Connect the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it is not connected yet, do that first and come back. The choice that matters
 is the connection mode, because it decides how rooms arrive in step 3 — read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzaxyhmxxcxbfxxxtfvzl">
+      <w:hyperlink w:history="1" r:id="rIdxnev5sourc6cwkvknjbs1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyzp-wvjxmygm6mqbh0rx">
+      <w:hyperlink w:history="1" r:id="rIdzcp6pdilrzkik7mcxz2vg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 before you pick one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the room to accept invitations automatically</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -416,51 +416,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never sets this for you and never warns that it is missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unless you rely on a booking policy:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Accepting automatically answers before Offision is asked, so its policy is not
 applied to anything booked in Outlook. Leave it off on a room whose policy you
 rely on — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdja3xut2z27tdq8jnhwpfv">
+      <w:hyperlink w:history="1" r:id="rIdbmtlln3w3ccxyfnma9ekq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bring the room into Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -688,90 +688,90 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Choosing a Microsoft 365 room. On Google Workspace there is no picker — rooms are typed in by calendar address.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full walkthrough for each, including the booking agent account that lets
 everyone book the room rather than only the people who have connected an account,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pagh4p_dwchzq8f06l4a">
+      <w:hyperlink w:history="1" r:id="rIdcrf6w6cb6cyhk2ujty5sf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6fkwhtkfkc1o0acx8gtpq">
+      <w:hyperlink w:history="1" r:id="rIdwmipg5-b4sadx7dqlu-dw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pair the panel to that room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Now pair the panel as you would any other — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfj77y_dbu9kce1kg5xtdm">
+      <w:hyperlink w:history="1" r:id="rIdzj-wbudn7cmcby8xjhamc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the wizard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel has not changed for hours, for every room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The connection's sign-in has lapsed — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrzugzpytftk1harnpafw-">
+            <w:hyperlink w:history="1" r:id="rIdl0kmv2haiky4cqw-hlm91">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing with the calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One room is stale and the rest are fine</w:t>
             </w:r>
@@ -1239,134 +1239,134 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A meeting booked in Outlook is missing everywhere, not just on the panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room declined it — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmf9or-lij2dl7uyhdrsyx">
+            <w:hyperlink w:history="1" r:id="rIdz-w-z7lxo89fvvlolexdi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meeting booked in Outlook never appears in Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings made in Outlook ignore the room's policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The mailbox accepts automatically, so Offision is never asked — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnq3w_mxg--q9pbpnt78c-">
+            <w:hyperlink w:history="1" r:id="rId1qls3ruhlouuklu-xe5dj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a booking is validated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not cover:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 What people may then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">do</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel — walk in, check in, extend, cancel — is
 set by the panel's configuration and the room's policy, not by the calendar
 connection. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqzt1c3_aupx5bvvm_toj">
+      <w:hyperlink w:history="1" r:id="rIdlpeyuwk5xfmvtugve2uya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1798,51 +1798,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdos21cx8_wuzqww9jzw-ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId0ykeeo_bjdgzzugteab3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId38fch78xpzljleggkeoho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdlzaxyhmxxcxbfxxxtfvzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtyzp-wvjxmygm6mqbh0rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdja3xut2z27tdq8jnhwpfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId4pagh4p_dwchzq8f06l4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId6fkwhtkfkc1o0acx8gtpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdfj77y_dbu9kce1kg5xtdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrzugzpytftk1harnpafw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdmf9or-lij2dl7uyhdrsyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdnq3w_mxg--q9pbpnt78c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdkqzt1c3_aupx5bvvm_toj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd4b49e39ae19bf3cef339b028e4f4ab47a470e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlnsoe1xwpxz0iayf_oex1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId1ffygvjwq50l64a2otvfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIduy7mzekqzgs2yt6iq9hrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdxnev5sourc6cwkvknjbs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdzcp6pdilrzkik7mcxz2vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdbmtlln3w3ccxyfnma9ekq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdcrf6w6cb6cyhk2ujty5sf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwmipg5-b4sadx7dqlu-dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzj-wbudn7cmcby8xjhamc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdl0kmv2haiky4cqw-hlm91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdz-w-z7lxo89fvvlolexdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId1qls3ruhlouuklu-xe5dj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdlpeyuwk5xfmvtugve2uya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd4b49e39ae19bf3cef339b028e4f4ab47a470e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put a Microsoft 365 or Google room on a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>