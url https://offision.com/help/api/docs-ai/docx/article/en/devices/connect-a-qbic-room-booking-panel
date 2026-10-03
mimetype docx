--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,124 +52,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdiwogcvjo7ql-l0jrmxl">
+      <w:hyperlink w:history="1" r:id="rIdpeatutx3sbet9ueqn1yha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel is an Android screen with an Ethernet port on the back, and it
 arrives knowing nothing about Offision. Unlike a device managed from a vendor
 cloud, there is no enrolment step and no second account: you power it, you get
 the Offision player onto its screen, and you claim it with a six-character code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The only decision that is not obvious is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">how</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the player gets onto the
 screen. A Qbic panel can run it as an installed Android app or in its own
 browser, and the two are not equivalent — the built-in card reader and offline
 video are the app's. That decision is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_-rudfqd8yyyjqt7lkxh3">
+      <w:hyperlink w:history="1" r:id="rIdlmaejg4j9krgwkivbod4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 this article assumes you have made it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhusle60_xyw6at1zp2n-">
+      <w:hyperlink w:history="1" r:id="rId4wbdpysfddiogqrqvytzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You can reach the switch
 port the panel will sit on, because whether that port supplies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 one thing that stops an install dead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -400,93 +400,106 @@
         <w:t xml:space="preserve"> It takes a USB reader,
 like a panel from a vendor that does not build one in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel reads the card's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">serial number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is not the number
-printed on the card. Enrol one card and tap it before importing the rest.</w:t>
+printed on the card. Enrol one card and tap it before importing the rest. The
+panel will tell you what it read — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpdyvhuyebxd-f3xavg0f8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a tapped card then does — and how a person's card gets attached to them —
 is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkan19waoe5vvs7dcqw__u">
+      <w:hyperlink w:history="1" r:id="rIdnybkmt_a3_jxdfbdgobqq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The reader is app-only:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The built-in reader works when the panel is running the Offision Android app.
 In the panel's browser it is not reachable at all, and a card has to be tapped
 on a USB reader instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuvyhgbtken3ybsfrxv0_">
+      <w:hyperlink w:history="1" r:id="rIdgry3wt4qzklbczgoflekq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Power it and put it on the network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mount the panel and take it back to a PoE+ port. It boots into Android.</w:t>
@@ -539,64 +552,64 @@
       <w:r>
         <w:t xml:space="preserve"> field there and choose
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the browser route, and it is the one the guideline in the wizard walks
 through. The other route is to install the Offision Android app on the panel
 instead, which is what makes the built-in card reader and uploaded video work —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsg72himjsvarhv53lhl_x">
+      <w:hyperlink w:history="1" r:id="rIdjxnobcmuj4brh-6dhj9qy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the choice, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07ecmzhfystqcwfouhn__">
+      <w:hyperlink w:history="1" r:id="rIdkc6avoujgbc2bwxjav3vg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the panel ends up showing the same thing: a screen with a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1038,51 +1051,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Qbic guideline, and the field that claims the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhoqzqwhjpq45hoftbxq5s">
+      <w:hyperlink w:history="1" r:id="rId4488utixvjir_3hhfj0xx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1147,51 +1160,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for yourself and watch the panel change while you are
 standing at it, light bar included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tap a card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the panel's face, if you ordered it with the reader. A
 panel whose reader has never been tested is a panel nobody finds out about
-until the first Monday morning.</w:t>
+until the first Monday morning. The panel's own console shows the number of
+the card just tapped, which is the number to enrol — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnltzayw-wtf6klxyr4see">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TD-0360</w:t>
       </w:r>
       <w:r>
@@ -1430,52 +1456,60 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel boots but never reaches Offision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">It has no address, or it cannot reach your server. This is between the panel and your network; Offision is not involved yet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">It has no address, or your network is not letting it out — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdtmyzb84hi7fosjhtyk0o3">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No pairing code, just a browser home page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
@@ -1525,51 +1559,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0yftq_zbio-06hjmqu7qn">
+            <w:hyperlink w:history="1" r:id="rIdii67viy9dbu5w_82geqru">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is online but the light bar stays dark</w:t>
             </w:r>
@@ -1595,51 +1629,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A tapped card does nothing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is in a browser rather than the app, or the card is HID and the panel is not an H model. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkasqqr8hh-lppdxtofmoy">
+            <w:hyperlink w:history="1" r:id="rIdloaqwj6phjbjfrttinqym">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A card tap does nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID cards read as the wrong number</w:t>
             </w:r>
@@ -1726,84 +1760,84 @@
 the player that paired, not about the box.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not decide what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The brand tile chooses which
 installation guideline you are shown. What the panel is capable of comes from
 the hardware and from whether it is running the app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgs96vrhfv65qwwtsk6pxt">
+      <w:hyperlink w:history="1" r:id="rId28ib6phswznmlmwoinimo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not cover signage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A Qbic player driving a wall screen is a
 different device kind with a different wizard — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduoczugxd0jlf-cnpe4fcs">
+      <w:hyperlink w:history="1" r:id="rId_jocv7z59feaex-ujavvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show signage on a Qbic screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2228,51 +2262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrdiwogcvjo7ql-l0jrmxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId_-rudfqd8yyyjqt7lkxh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdjhusle60_xyw6at1zp2n-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdkan19waoe5vvs7dcqw__u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdwuvyhgbtken3ybsfrxv0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdsg72himjsvarhv53lhl_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId07ecmzhfystqcwfouhn__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdhoqzqwhjpq45hoftbxq5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId0yftq_zbio-06hjmqu7qn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkasqqr8hh-lppdxtofmoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdgs96vrhfv65qwwtsk6pxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIduoczugxd0jlf-cnpe4fcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c9d202712bd4d694843d0adf8a6d448dbc5ff1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1604ad470da6323d0bf8fafa7e823e6901c9683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18fb1a5927ac5e915fee5dcb1d4ace7293240eef.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpeatutx3sbet9ueqn1yha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdlmaejg4j9krgwkivbod4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId4wbdpysfddiogqrqvytzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdpdyvhuyebxd-f3xavg0f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnybkmt_a3_jxdfbdgobqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdgry3wt4qzklbczgoflekq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdjxnobcmuj4brh-6dhj9qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdkc6avoujgbc2bwxjav3vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId4488utixvjir_3hhfj0xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdnltzayw-wtf6klxyr4see" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtmyzb84hi7fosjhtyk0o3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdii67viy9dbu5w_82geqru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdloaqwj6phjbjfrttinqym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId28ib6phswznmlmwoinimo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId_jocv7z59feaex-ujavvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c9d202712bd4d694843d0adf8a6d448dbc5ff1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1604ad470da6323d0bf8fafa7e823e6901c9683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18fb1a5927ac5e915fee5dcb1d4ace7293240eef.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Qbic room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>