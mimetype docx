--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,124 +52,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpeatutx3sbet9ueqn1yha">
+      <w:hyperlink w:history="1" r:id="rIdwg8genwwi0vj04cgof-yo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel is an Android screen with an Ethernet port on the back, and it
 arrives knowing nothing about Offision. Unlike a device managed from a vendor
 cloud, there is no enrolment step and no second account: you power it, you get
 the Offision player onto its screen, and you claim it with a six-character code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The only decision that is not obvious is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">how</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the player gets onto the
 screen. A Qbic panel can run it as an installed Android app or in its own
 browser, and the two are not equivalent — the built-in card reader and offline
 video are the app's. That decision is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmaejg4j9krgwkivbod4m">
+      <w:hyperlink w:history="1" r:id="rIdu2tawb23hy9wruisbjvn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 this article assumes you have made it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4wbdpysfddiogqrqvytzv">
+      <w:hyperlink w:history="1" r:id="rIdcydqtoct4dadrekvnvnhq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You can reach the switch
 port the panel will sit on, because whether that port supplies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 one thing that stops an install dead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -404,102 +404,102 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic panel reads the card's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">serial number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is not the number
 printed on the card. Enrol one card and tap it before importing the rest. The
 panel will tell you what it read — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdyvhuyebxd-f3xavg0f8">
+      <w:hyperlink w:history="1" r:id="rIdkcjob4uwpoip4o8f1lkjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a tapped card then does — and how a person's card gets attached to them —
 is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnybkmt_a3_jxdfbdgobqq">
+      <w:hyperlink w:history="1" r:id="rIdgmsrvnvpcrxrikdsqnt6b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The reader is app-only:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The built-in reader works when the panel is running the Offision Android app.
 In the panel's browser it is not reachable at all, and a card has to be tapped
 on a USB reader instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgry3wt4qzklbczgoflekq">
+      <w:hyperlink w:history="1" r:id="rIdmxhcwxzh_ghshctp5oxly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Power it and put it on the network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mount the panel and take it back to a PoE+ port. It boots into Android.</w:t>
@@ -552,64 +552,64 @@
       <w:r>
         <w:t xml:space="preserve"> field there and choose
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the browser route, and it is the one the guideline in the wizard walks
 through. The other route is to install the Offision Android app on the panel
 instead, which is what makes the built-in card reader and uploaded video work —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxnobcmuj4brh-6dhj9qy">
+      <w:hyperlink w:history="1" r:id="rIdh-6yj0uej-ocfssmrm-9n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the choice, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkc6avoujgbc2bwxjav3vg">
+      <w:hyperlink w:history="1" r:id="rIdxps01r7ygvakx8dwcb9b6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the panel ends up showing the same thing: a screen with a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1051,51 +1051,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Qbic guideline, and the field that claims the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4488utixvjir_3hhfj0xx">
+      <w:hyperlink w:history="1" r:id="rIdgda-0xizsiharzahcfm5r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1164,51 +1164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tap a card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the panel's face, if you ordered it with the reader. A
 panel whose reader has never been tested is a panel nobody finds out about
 until the first Monday morning. The panel's own console shows the number of
 the card just tapped, which is the number to enrol — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnltzayw-wtf6klxyr4see">
+      <w:hyperlink w:history="1" r:id="rIdtm-6rleacuwlzd7up9ad3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
@@ -1458,51 +1458,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel boots but never reaches Offision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It has no address, or your network is not letting it out — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtmyzb84hi7fosjhtyk0o3">
+            <w:hyperlink w:history="1" r:id="rIdahaccenkziyi2rxxb-uuu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No pairing code, just a browser home page</w:t>
             </w:r>
@@ -1559,51 +1559,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdii67viy9dbu5w_82geqru">
+            <w:hyperlink w:history="1" r:id="rIdy9npjadfqd5tsvx47djgd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is online but the light bar stays dark</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A tapped card does nothing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel is in a browser rather than the app, or the card is HID and the panel is not an H model. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdloaqwj6phjbjfrttinqym">
+            <w:hyperlink w:history="1" r:id="rIdkzmn_dtpfcraixxi8emnj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A card tap does nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID cards read as the wrong number</w:t>
             </w:r>
@@ -1760,84 +1760,84 @@
 the player that paired, not about the box.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not decide what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The brand tile chooses which
 installation guideline you are shown. What the panel is capable of comes from
 the hardware and from whether it is running the app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId28ib6phswznmlmwoinimo">
+      <w:hyperlink w:history="1" r:id="rId_fmjitrcnq6mut4lpjsj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not cover signage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A Qbic player driving a wall screen is a
 different device kind with a different wizard — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jocv7z59feaex-ujavvg">
+      <w:hyperlink w:history="1" r:id="rIdewkjlbtussjyl0nf2p2a8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show signage on a Qbic screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2262,51 +2262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpeatutx3sbet9ueqn1yha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdlmaejg4j9krgwkivbod4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId4wbdpysfddiogqrqvytzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdpdyvhuyebxd-f3xavg0f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnybkmt_a3_jxdfbdgobqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdgry3wt4qzklbczgoflekq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdjxnobcmuj4brh-6dhj9qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdkc6avoujgbc2bwxjav3vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId4488utixvjir_3hhfj0xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdnltzayw-wtf6klxyr4see" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtmyzb84hi7fosjhtyk0o3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdii67viy9dbu5w_82geqru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdloaqwj6phjbjfrttinqym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId28ib6phswznmlmwoinimo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId_jocv7z59feaex-ujavvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c9d202712bd4d694843d0adf8a6d448dbc5ff1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1604ad470da6323d0bf8fafa7e823e6901c9683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18fb1a5927ac5e915fee5dcb1d4ace7293240eef.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwg8genwwi0vj04cgof-yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdu2tawb23hy9wruisbjvn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdcydqtoct4dadrekvnvnhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdkcjob4uwpoip4o8f1lkjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdgmsrvnvpcrxrikdsqnt6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdmxhcwxzh_ghshctp5oxly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdh-6yj0uej-ocfssmrm-9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxps01r7ygvakx8dwcb9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdgda-0xizsiharzahcfm5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtm-6rleacuwlzd7up9ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdahaccenkziyi2rxxb-uuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdy9npjadfqd5tsvx47djgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkzmn_dtpfcraixxi8emnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId_fmjitrcnq6mut4lpjsj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdewkjlbtussjyl0nf2p2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/689a8173c947ecbc57bb8dd94ca67eed8b300819.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/caf4d93b7dee4214aba36b678acd1fc6b7802359.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bd62b0c503536537ea72f690526b7f5f87b1bac.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Qbic room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>