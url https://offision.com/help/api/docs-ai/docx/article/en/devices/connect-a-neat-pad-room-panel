--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2odbnreytqoaoh2vvss2a">
+      <w:hyperlink w:history="1" r:id="rIdm9pcmzamier3sjwvz36rq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device runs Android, and it does not let you browse to an address. It
 takes its apps from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
@@ -353,51 +353,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The first code is Neat's and is about owning the device. The second is
 Offision's and is about which room this panel shows. A device that never
 enrolled has no Offision app to give you a pairing code, which is why the order
 below cannot be shortened.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv1ol6fz6tokylsbub9ijw">
+      <w:hyperlink w:history="1" r:id="rIddghk3iexpofljxlta4vod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You are an administrator of
 your organisation's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account, which is a Neat subscription and is
 not something Offision can create or reach into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -488,82 +488,82 @@
         <w:t xml:space="preserve">Network the Pad can reach your Offision server from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">About twenty minutes, most of it waiting for the app to install</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The side LEDs are why a Pad reads from down a corridor, and they are also the
 one place its colours are more limited than other panels' — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsssgswgzsrzl2arjt7tmb">
+      <w:hyperlink w:history="1" r:id="rIdfdvkari9php1ci74owbmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Pad also carries air-quality sensors, and pairing it as a panel does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 bring their readings with it. Those arrive over a different connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilw8plp9buemwchrpanrm">
+      <w:hyperlink w:history="1" r:id="rIdhpti-nfkab5vjzole0i6z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Neat Pulse syncs into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Enable Offision in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a computer, sign in to Neat Pulse and open the </w:t>
@@ -1202,51 +1202,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pad, eighth in the certified devices grid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the six characters from the Pad; the field submits itself on the last one.
 The wizard's steps, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkjfxmbw2efyxrtdag75p">
+      <w:hyperlink w:history="1" r:id="rIdzgni51m-gpvvg8u8nh1b1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code" descr="The Neat Pad guideline, and the field that claims the panel." title="The Neat Pad guideline, and the field that claims the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1716,51 +1716,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Pad shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-vmjyomtz6tecezpynnsv">
+            <w:hyperlink w:history="1" r:id="rIdi5_nwo9rh9gb03v0nes8i">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Pad is online but the room is wrong</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not connect Neat Pulse to Offision.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Enrolling the hardware is
 Neat's side only. If you also want Neat's sensor readings — people count, air
 quality — that is the marketplace integration, set up separately in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sjzplksserbjlmil-jgp">
+      <w:hyperlink w:history="1" r:id="rIdaw8wpcoix8pzfkgybis0j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2328,51 +2328,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2odbnreytqoaoh2vvss2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdv1ol6fz6tokylsbub9ijw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdsssgswgzsrzl2arjt7tmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdilw8plp9buemwchrpanrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdkkjfxmbw2efyxrtdag75p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-vmjyomtz6tecezpynnsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId5sjzplksserbjlmil-jgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9882692e860c379b70c2c849d058831c6ac7755e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5861e9cdbbb92d0fdaf25d5ac7c154eac9543cd9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm9pcmzamier3sjwvz36rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIddghk3iexpofljxlta4vod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdfdvkari9php1ci74owbmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhpti-nfkab5vjzole0i6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdzgni51m-gpvvg8u8nh1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdi5_nwo9rh9gb03v0nes8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdaw8wpcoix8pzfkgybis0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9882692e860c379b70c2c849d058831c6ac7755e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5861e9cdbbb92d0fdaf25d5ac7c154eac9543cd9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Neat Pad room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>