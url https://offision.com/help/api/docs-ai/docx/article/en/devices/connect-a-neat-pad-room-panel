--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm9pcmzamier3sjwvz36rq">
+      <w:hyperlink w:history="1" r:id="rId-ypqdmmsp1pydze0keja7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device runs Android, and it does not let you browse to an address. It
 takes its apps from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
@@ -353,51 +353,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The first code is Neat's and is about owning the device. The second is
 Offision's and is about which room this panel shows. A device that never
 enrolled has no Offision app to give you a pairing code, which is why the order
 below cannot be shortened.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddghk3iexpofljxlta4vod">
+      <w:hyperlink w:history="1" r:id="rIdzutvqmnajc37ytwxy1lad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You are an administrator of
 your organisation's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account, which is a Neat subscription and is
 not something Offision can create or reach into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -488,82 +488,82 @@
         <w:t xml:space="preserve">Network the Pad can reach your Offision server from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">About twenty minutes, most of it waiting for the app to install</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The side LEDs are why a Pad reads from down a corridor, and they are also the
 one place its colours are more limited than other panels' — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdvkari9php1ci74owbmd">
+      <w:hyperlink w:history="1" r:id="rIdizt2moeg-vwwb1o_lhzpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Pad also carries air-quality sensors, and pairing it as a panel does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 bring their readings with it. Those arrive over a different connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpti-nfkab5vjzole0i6z">
+      <w:hyperlink w:history="1" r:id="rIdesjcqlicmwkdr9wbvduqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Neat Pulse syncs into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Enable Offision in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a computer, sign in to Neat Pulse and open the </w:t>
@@ -1202,51 +1202,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pad, eighth in the certified devices grid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the six characters from the Pad; the field submits itself on the last one.
 The wizard's steps, and the pass code every new panel raises afterwards, are
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgni51m-gpvvg8u8nh1b1">
+      <w:hyperlink w:history="1" r:id="rIdilvrwy6imuvxguhjyvfky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 including why that pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code" descr="The Neat Pad guideline, and the field that claims the panel." title="The Neat Pad guideline, and the field that claims the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1716,51 +1716,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Pad shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdi5_nwo9rh9gb03v0nes8i">
+            <w:hyperlink w:history="1" r:id="rIdepr7t4nuhh3untfz7xjay">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Pad is online but the room is wrong</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not connect Neat Pulse to Offision.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Enrolling the hardware is
 Neat's side only. If you also want Neat's sensor readings — people count, air
 quality — that is the marketplace integration, set up separately in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaw8wpcoix8pzfkgybis0j">
+      <w:hyperlink w:history="1" r:id="rIdsb5vabx6fo3a65cyjmhny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2328,51 +2328,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm9pcmzamier3sjwvz36rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIddghk3iexpofljxlta4vod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdfdvkari9php1ci74owbmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhpti-nfkab5vjzole0i6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdzgni51m-gpvvg8u8nh1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdi5_nwo9rh9gb03v0nes8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdaw8wpcoix8pzfkgybis0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9882692e860c379b70c2c849d058831c6ac7755e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5861e9cdbbb92d0fdaf25d5ac7c154eac9543cd9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-ypqdmmsp1pydze0keja7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdzutvqmnajc37ytwxy1lad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdizt2moeg-vwwb1o_lhzpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdesjcqlicmwkdr9wbvduqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdilvrwy6imuvxguhjyvfky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdepr7t4nuhh3untfz7xjay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdsb5vabx6fo3a65cyjmhny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bebd04cd82a2d4ff9a38651582457b47311ec559.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c70653448c0f91b50b0f043b7b57170db53548cf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/637e2348dd90244b84a81d0ed2faa4c15c41e1e0.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Neat Pad room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>