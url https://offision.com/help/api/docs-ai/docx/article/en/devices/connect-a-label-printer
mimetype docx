--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszxriuh5l9bwevglgoyuq">
+      <w:hyperlink w:history="1" r:id="rIdzzc13l_naed-08oagw0pw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A signage screen at reception can hand every visitor a printed badge without
 anyone standing behind a desk. The moment someone walks in at the screen,
 checks in, or finishes registering from the screen's QR code on their own
 phone, the screen sends a badge label to a printer sitting under it.
 The whole connection is made on the screen itself, from its device menu — no
 computer, and no drivers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The printer to buy is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL-820</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a small label printer that takes
-62&amp;nbsp;mm DK label rolls, in plain black or black&amp;nbsp;&amp;amp;&amp;nbsp;red, and
+62 mm DK label rolls, in plain black or black &amp; red, and
 joins the network over Wi-Fi or pairs over Bluetooth. The QL-810 works the
 same way, and on an iPad any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> printer on the network is an
 alternative. The screen finds the printer, reads which roll is loaded, and
 sizes the badge to it on its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An iPad is not the only screen that can do this. Any screen running the
 Offision player app prints the same way — an Android signage panel such as a
 </w:t>
       </w:r>
@@ -163,105 +163,105 @@
 differences are small: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an iPad-only alternative, a Neat board
 has no Bluetooth so its printer must be on the network, and on a computer the
 same settings open in a window titled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Label printing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full list is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5tqwupojdbw_mwbzuhon">
+      <w:hyperlink w:history="1" r:id="rIdfza68cgmi1xuafozpvofn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which devices can print to a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The screen must be running the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed Offision app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the panel's own
 browser — a browser has no printer to talk to. On a Qbic or IAdea panel that is
 the choice made at setup: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhvyy_uvhahb86zbxkzv2">
+      <w:hyperlink w:history="1" r:id="rIdbvou7myun-edaks04zmbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The screen should already be up and playing its content — if it is not,
 start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkhnk3oxsm7tjmfvjyyf5">
+      <w:hyperlink w:history="1" r:id="rIdhpwgcjofj1eqk_i2nyvxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Have the printer powered on with a label roll loaded, on the same network as
 the screen or already paired in the device's Bluetooth settings. Unlocking
 the device menu takes the device's pass code, or a player manager standing at
 the screen with their card or QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the screen's device menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -545,51 +545,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Printer IP, e.g. 192.168.0.90</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — which you can read from the printer's own
 network settings printout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tap the printer to select it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Label paper</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fills in on its own with the
 roll the printer is carrying — its width, and whether it prints black only or
-black&amp;nbsp;&amp;amp;&amp;nbsp;red. There is nothing to choose here; swap the roll and
+black &amp; red. There is nothing to choose here; swap the roll and
 tap it again to re-read. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Print quality</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> trades speed for sharpness and is
 fine left on Normal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3933825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-printer-settings" descr="Printer settings on the board — the QL-820 found on the network, with the loaded label roll read from the printer." title="Printer settings on the board — the QL-820 found on the network, with the loaded label roll read from the printer."/>
@@ -893,92 +893,92 @@
         <w:t xml:space="preserve">Print tasks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list keeps every label the
 screen has printed, with a preview — the place to reprint one, and the first
 place to look when someone says their badge never came out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the badge says and how it looks — logo, name, host, validity — is the
 company-wide badge design, set in the visiting settings, not on the screen.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ffxlyiajwibapfralfmj">
+      <w:hyperlink w:history="1" r:id="rId-tftgbtjnnexkxkghxuoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which visitors the screen serves is decided by the player's location — that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0y6xnoqxvfall-khyyxn">
+      <w:hyperlink w:history="1" r:id="rIdmsnc7_d3rllvlrbs2a95e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist printing badges from the console on a PC connects a printer to
 that computer separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdweomi2mpnumjvn3tcugqw">
+      <w:hyperlink w:history="1" r:id="rIdehr3e2xdxncvi53mnbugy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The
 screen's printer and the reception PC's printer know nothing of each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1453,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdszxriuh5l9bwevglgoyuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdq5tqwupojdbw_mwbzuhon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbhvyy_uvhahb86zbxkzv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdrkhnk3oxsm7tjmfvjyyf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId3ffxlyiajwibapfralfmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdc0y6xnoqxvfall-khyyxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdweomi2mpnumjvn3tcugqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52ea02523363b92d8edf4a71308d1cb87fdfe51b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09683c9c2b0627904ec294b61305bae7a7ff6b0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbf7cd67a3513f8afad25deae14271ac35879c80.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzzc13l_naed-08oagw0pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdfza68cgmi1xuafozpvofn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbvou7myun-edaks04zmbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdhpwgcjofj1eqk_i2nyvxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId-tftgbtjnnexkxkghxuoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdmsnc7_d3rllvlrbs2a95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdehr3e2xdxncvi53mnbugy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52ea02523363b92d8edf4a71308d1cb87fdfe51b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09683c9c2b0627904ec294b61305bae7a7ff6b0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbf7cd67a3513f8afad25deae14271ac35879c80.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a label printer to a signage screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>