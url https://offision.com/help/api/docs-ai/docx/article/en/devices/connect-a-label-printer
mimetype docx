--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzc13l_naed-08oagw0pw">
+      <w:hyperlink w:history="1" r:id="rIdkzysr0ehpputr7jbuoxc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A signage screen at reception can hand every visitor a printed badge without
 anyone standing behind a desk. The moment someone walks in at the screen,
 checks in, or finishes registering from the screen's QR code on their own
 phone, the screen sends a badge label to a printer sitting under it.
 The whole connection is made on the screen itself, from its device menu — no
 computer, and no drivers.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -163,105 +163,105 @@
 differences are small: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is an iPad-only alternative, a Neat board
 has no Bluetooth so its printer must be on the network, and on a computer the
 same settings open in a window titled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Label printing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full list is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfza68cgmi1xuafozpvofn">
+      <w:hyperlink w:history="1" r:id="rIdtknzmim6uvx6en-l3sqbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which devices can print to a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The screen must be running the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed Offision app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the panel's own
 browser — a browser has no printer to talk to. On a Qbic or IAdea panel that is
 the choice made at setup: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvou7myun-edaks04zmbp">
+      <w:hyperlink w:history="1" r:id="rIdf4ifh4rproldkjjzy0kif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The screen should already be up and playing its content — if it is not,
 start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpwgcjofj1eqk_i2nyvxi">
+      <w:hyperlink w:history="1" r:id="rIdovmoceq2okbev6hjgy3qd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Have the printer powered on with a label roll loaded, on the same network as
 the screen or already paired in the device's Bluetooth settings. Unlocking
 the device menu takes the device's pass code, or a player manager standing at
 the screen with their card or QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the screen's device menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -893,92 +893,92 @@
         <w:t xml:space="preserve">Print tasks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list keeps every label the
 screen has printed, with a preview — the place to reprint one, and the first
 place to look when someone says their badge never came out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the badge says and how it looks — logo, name, host, validity — is the
 company-wide badge design, set in the visiting settings, not on the screen.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tftgbtjnnexkxkghxuoc">
+      <w:hyperlink w:history="1" r:id="rIdwx7-cb7k5lu6uvsynz9p2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which visitors the screen serves is decided by the player's location — that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmsnc7_d3rllvlrbs2a95e">
+      <w:hyperlink w:history="1" r:id="rIdjdtgt24hrhdf8fggwlv7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist printing badges from the console on a PC connects a printer to
 that computer separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehr3e2xdxncvi53mnbugy">
+      <w:hyperlink w:history="1" r:id="rIdeasmf_jthbxmgzsnzmsu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The
 screen's printer and the reception PC's printer know nothing of each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1453,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzzc13l_naed-08oagw0pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdfza68cgmi1xuafozpvofn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbvou7myun-edaks04zmbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdhpwgcjofj1eqk_i2nyvxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId-tftgbtjnnexkxkghxuoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdmsnc7_d3rllvlrbs2a95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdehr3e2xdxncvi53mnbugy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52ea02523363b92d8edf4a71308d1cb87fdfe51b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09683c9c2b0627904ec294b61305bae7a7ff6b0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbf7cd67a3513f8afad25deae14271ac35879c80.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkzysr0ehpputr7jbuoxc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdtknzmim6uvx6en-l3sqbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdf4ifh4rproldkjjzy0kif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdovmoceq2okbev6hjgy3qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwx7-cb7k5lu6uvsynz9p2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdjdtgt24hrhdf8fggwlv7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdeasmf_jthbxmgzsnzmsu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc06fca2d59b5e6b9cdc7d9a7159a9d98538f46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6e241de3b3b31a5d8bca6fedb3254a417a2a40c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/361cdec9997cb985242046b433d7f9b728faa3cf.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a label printer to a signage screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>