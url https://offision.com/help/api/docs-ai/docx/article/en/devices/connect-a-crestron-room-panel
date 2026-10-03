--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptg5uzt-wtrdbw5arod8q">
+      <w:hyperlink w:history="1" r:id="rIdtw4dup1ejiivh4loimcjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Crestron touch panel never installs an Offision app. Its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron
 General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode is a built-in browser, and setup is nothing more than
 pointing that browser at Offision. That makes the job two halves: a few fields
 on the panel's own settings page, then the same six-character pairing every
 Offision panel goes through.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdge3whaqd-jko4vgzjkd7g">
+      <w:hyperlink w:history="1" r:id="rIdvtk64bso--amyovy8jig6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You have the panel's own
 administrator username and password — a per-panel credential set on the device,
 not your Offision sign-in — and a computer on the same network as the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -191,51 +191,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (black or white, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> scheduling variants). Screen sizes and the
 full matrix are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwuxubhfqnmq0bui4nggs">
+      <w:hyperlink w:history="1" r:id="rIdjgsm1nb_hcaraemkd0u6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ power — the panels draw more than a standard PoE port supplies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1026,51 +1026,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron room panels, first in the certified devices grid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the six characters from the panel; the field submits itself on the last
 one. The wizard's steps, the code screen and the pass code every new panel
 raises afterwards are all covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmvlc1duuit32ovghycrf">
+      <w:hyperlink w:history="1" r:id="rId7gfhjfcd-pywuywfzowzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — including
 why the pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code" descr="The Crestron guideline, and the field that claims the panel." title="The Crestron guideline, and the field that claims the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1496,51 +1496,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtpfyjfp8gugdxseb503n7">
+            <w:hyperlink w:history="1" r:id="rIdsvd90l_suqsc7krtwhduv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel says it cannot connect to the server</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdptg5uzt-wtrdbw5arod8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdge3whaqd-jko4vgzjkd7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjwuxubhfqnmq0bui4nggs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdqmvlc1duuit32ovghycrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtpfyjfp8gugdxseb503n7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c039cbc892c95ab6717afae6eb0488c1b48a9e2b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84b03698929ea9447c086c6f30d0dbdbd625d567.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtw4dup1ejiivh4loimcjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdvtk64bso--amyovy8jig6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjgsm1nb_hcaraemkd0u6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7gfhjfcd-pywuywfzowzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsvd90l_suqsc7krtwhduv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c039cbc892c95ab6717afae6eb0488c1b48a9e2b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84b03698929ea9447c086c6f30d0dbdbd625d567.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Crestron room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>