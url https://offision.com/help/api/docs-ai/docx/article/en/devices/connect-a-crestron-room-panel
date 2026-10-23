--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtw4dup1ejiivh4loimcjc">
+      <w:hyperlink w:history="1" r:id="rIdntcexdrtsf0qlcbuigt4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Crestron touch panel never installs an Offision app. Its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron
 General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode is a built-in browser, and setup is nothing more than
 pointing that browser at Offision. That makes the job two halves: a few fields
 on the panel's own settings page, then the same six-character pairing every
 Offision panel goes through.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtk64bso--amyovy8jig6">
+      <w:hyperlink w:history="1" r:id="rIdkrwzkm_qetrevql1qczvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You have the panel's own
 administrator username and password — a per-panel credential set on the device,
 not your Offision sign-in — and a computer on the same network as the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -191,51 +191,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (black or white, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> scheduling variants). Screen sizes and the
 full matrix are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgsm1nb_hcaraemkd0u6e">
+      <w:hyperlink w:history="1" r:id="rId46ivzoosta_0y3bpydscp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ power — the panels draw more than a standard PoE port supplies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1026,51 +1026,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron room panels, first in the certified devices grid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the six characters from the panel; the field submits itself on the last
 one. The wizard's steps, the code screen and the pass code every new panel
 raises afterwards are all covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7gfhjfcd-pywuywfzowzi">
+      <w:hyperlink w:history="1" r:id="rIdzs9tysjubp0iyn-lgzmxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — including
 why the pass code should be changed before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code" descr="The Crestron guideline, and the field that claims the panel." title="The Crestron guideline, and the field that claims the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1496,51 +1496,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel shows a room or a board, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsvd90l_suqsc7krtwhduv">
+            <w:hyperlink w:history="1" r:id="rIdjbovowrmccym9tuo2tor7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The panel says it cannot connect to the server</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtw4dup1ejiivh4loimcjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdvtk64bso--amyovy8jig6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjgsm1nb_hcaraemkd0u6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7gfhjfcd-pywuywfzowzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsvd90l_suqsc7krtwhduv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c039cbc892c95ab6717afae6eb0488c1b48a9e2b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84b03698929ea9447c086c6f30d0dbdbd625d567.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdntcexdrtsf0qlcbuigt4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdkrwzkm_qetrevql1qczvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId46ivzoosta_0y3bpydscp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzs9tysjubp0iyn-lgzmxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdjbovowrmccym9tuo2tor7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/081aeb4f91306c9db33d69f7fcb1d6bc46549b85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5a3202564ac3c5ce2b5824b637af723e36b017.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d67814def1cd771d8ed7a271f292eed5bdc8a89f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/099c270188607e8d54dc1a00ff40e494305e59b2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Crestron room booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>