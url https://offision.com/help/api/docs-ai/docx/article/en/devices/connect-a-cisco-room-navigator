--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlebiet07izk6uy2jnfjze">
+      <w:hyperlink w:history="1" r:id="rIdf3m2w-nbeojkqvgsbmwgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-cisco-room-navigator/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Room Navigator runs no Offision app. Like a Crestron panel it is a
 screen with a browser, and RoomOS points that browser at Offision — so the
 panel Offision draws is a web page, and everything Offision can do on the
 Navigator is something a browser can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pairing itself is the same as every other panel: the screen shows six
 characters and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supported model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen is 10.1 in at 1920 × 1200. Every certified panel, side by side, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxilwvvi1x9kc9y0t01vud">
+      <w:hyperlink w:history="1" r:id="rIdfwi3zv5zjnrfv2lkq6jor">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1535,51 +1535,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision drives on it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The light bar, in five colours of seven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> RoomOS does not reproduce the whole
 Offision palette: yellow appears where the palette says orange, and blue where
 it says cyan. The meanings are unchanged — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbdi8mkup7xqbk0lninjo">
+      <w:hyperlink w:history="1" r:id="rIdl6e7ozd3mzdfvfncwmysf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — two of them
 simply arrive in a neighbouring colour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, through a USB reader.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Navigator has no card reader Offision can
@@ -1608,51 +1608,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not do: no label printing, no offline media storage, and no remote
 reboot from the console — the Navigator's own settings stay in Cisco's hands, in
 Control Hub or on the device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is the panel, not the room system:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Connecting the Navigator as a booking panel is separate from connecting Webex as
 a calendar. If you also want Offision bookings to reach Webex, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3r4lekmopmvfsqqb0yii2">
+      <w:hyperlink w:history="1" r:id="rId6c9i7ygngn4rr6--xs6-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2077,51 +2077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlebiet07izk6uy2jnfjze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdxilwvvi1x9kc9y0t01vud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzbdi8mkup7xqbk0lninjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId3r4lekmopmvfsqqb0yii2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d779987f454d264e9c775e0017e22d3b5406c9fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495dd4b07904e8367f9b17caccd4e25ec7ebd31a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca5c5ec53a01cf0032e265ced1187b626471a7ea.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba24e74fc025de743c9f04cf5cb371f4b91ac265.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/476f2c6e3eca45da6e9ef65c1c814535beb85896.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3a6290c2dbc44cc47528f03ed1eaf60ba05f9a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228dce2d8f0bc06d3055821f1781852506b73277.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6adcdb6f1d2ab0a6c7f693770889675263b5337b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c141d100e8bbcc6de726870013111a1de71711e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9c57a98a4482379d338be6c202fb171f9c6984.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006c2dbbb0fe5470fafbac72af6a0fdac7edd8e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46351fb7f85eb386d367e190903ef1757d5e88bc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fff8fefc4cdf83ffb48de5ba57168fc679c607b9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5185bb5c559a9ec6d16095a7779016b5036b55f9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf3m2w-nbeojkqvgsbmwgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdfwi3zv5zjnrfv2lkq6jor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdl6e7ozd3mzdfvfncwmysf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId6c9i7ygngn4rr6--xs6-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d779987f454d264e9c775e0017e22d3b5406c9fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495dd4b07904e8367f9b17caccd4e25ec7ebd31a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca5c5ec53a01cf0032e265ced1187b626471a7ea.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba24e74fc025de743c9f04cf5cb371f4b91ac265.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/476f2c6e3eca45da6e9ef65c1c814535beb85896.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3a6290c2dbc44cc47528f03ed1eaf60ba05f9a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228dce2d8f0bc06d3055821f1781852506b73277.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6adcdb6f1d2ab0a6c7f693770889675263b5337b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c141d100e8bbcc6de726870013111a1de71711e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9c57a98a4482379d338be6c202fb171f9c6984.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006c2dbbb0fe5470fafbac72af6a0fdac7edd8e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46351fb7f85eb386d367e190903ef1757d5e88bc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fff8fefc4cdf83ffb48de5ba57168fc679c607b9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5185bb5c559a9ec6d16095a7779016b5036b55f9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Cisco Room Navigator</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>