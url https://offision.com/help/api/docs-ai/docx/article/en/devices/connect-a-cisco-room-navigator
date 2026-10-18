--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3m2w-nbeojkqvgsbmwgd">
+      <w:hyperlink w:history="1" r:id="rId63yzwreghu9jtjgsy_68g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-cisco-room-navigator/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Room Navigator runs no Offision app. Like a Crestron panel it is a
 screen with a browser, and RoomOS points that browser at Offision — so the
 panel Offision draws is a web page, and everything Offision can do on the
 Navigator is something a browser can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pairing itself is the same as every other panel: the screen shows six
 characters and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supported model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen is 10.1 in at 1920 × 1200. Every certified panel, side by side, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwi3zv5zjnrfv2lkq6jor">
+      <w:hyperlink w:history="1" r:id="rId18-rv7ak7cei3llaegemf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -300,76 +300,76 @@
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1000125"/>
+            <wp:extent cx="5715000" cy="1009650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cisco-controlhub-add-device" descr="Devices in Control Hub, and Add device." title="Devices in Control Hub, and Add device."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1000125"/>
+                      <a:ext cx="5715000" cy="1009650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1087,76 +1087,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Configurations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2533650"/>
+            <wp:extent cx="5715000" cy="2543175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cisco-controlhub-all-configurations" descr="Configurations, and All configurations." title="Configurations, and All configurations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2533650"/>
+                      <a:ext cx="5715000" cy="2543175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1317,76 +1317,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Set it to your player address</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2724150"/>
+            <wp:extent cx="5715000" cy="2733675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cisco-controlhub-webapp-url-value" descr="The URL field, with the player address in it." title="The URL field, with the player address in it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2724150"/>
+                      <a:ext cx="5715000" cy="2733675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1535,51 +1535,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision drives on it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The light bar, in five colours of seven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> RoomOS does not reproduce the whole
 Offision palette: yellow appears where the palette says orange, and blue where
 it says cyan. The meanings are unchanged — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6e7ozd3mzdfvfncwmysf">
+      <w:hyperlink w:history="1" r:id="rIdig6oegqny8jfljl7bbul2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — two of them
 simply arrive in a neighbouring colour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, through a USB reader.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Navigator has no card reader Offision can
@@ -1608,51 +1608,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not do: no label printing, no offline media storage, and no remote
 reboot from the console — the Navigator's own settings stay in Cisco's hands, in
 Control Hub or on the device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is the panel, not the room system:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Connecting the Navigator as a booking panel is separate from connecting Webex as
 a calendar. If you also want Offision bookings to reach Webex, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6c9i7ygngn4rr6--xs6-o">
+      <w:hyperlink w:history="1" r:id="rId_jibjajtuzoh7xebwk_b9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2077,51 +2077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf3m2w-nbeojkqvgsbmwgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdfwi3zv5zjnrfv2lkq6jor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdl6e7ozd3mzdfvfncwmysf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId6c9i7ygngn4rr6--xs6-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d779987f454d264e9c775e0017e22d3b5406c9fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495dd4b07904e8367f9b17caccd4e25ec7ebd31a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca5c5ec53a01cf0032e265ced1187b626471a7ea.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba24e74fc025de743c9f04cf5cb371f4b91ac265.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/476f2c6e3eca45da6e9ef65c1c814535beb85896.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3a6290c2dbc44cc47528f03ed1eaf60ba05f9a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228dce2d8f0bc06d3055821f1781852506b73277.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6adcdb6f1d2ab0a6c7f693770889675263b5337b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c141d100e8bbcc6de726870013111a1de71711e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9c57a98a4482379d338be6c202fb171f9c6984.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006c2dbbb0fe5470fafbac72af6a0fdac7edd8e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46351fb7f85eb386d367e190903ef1757d5e88bc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fff8fefc4cdf83ffb48de5ba57168fc679c607b9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5185bb5c559a9ec6d16095a7779016b5036b55f9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId63yzwreghu9jtjgsy_68g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rId18-rv7ak7cei3llaegemf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdig6oegqny8jfljl7bbul2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId_jibjajtuzoh7xebwk_b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b2c41e8be2c359ba608fc3edf6e362bb8b9527f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e5e45230aa2e5d267de1f9756be8a0584f83a14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abfbe31b6bc9344f56f8d006af17e4becc985a55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83999e20a845b8d62e1b86fa22e57cb6e83f740c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9cd38f9a1c662a9e8eed8d5fb64d380fc961ce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347581daacc6fac24676a0a05d12bc27dfadf0b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4eb9e846cbab67876259f1dfec6f8b49046d14f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf0526b0d6efa6aab56b03ac7a6f92a18e642fd1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b14f4b5c498c2edcb9ba5b98a7ae8dcc0056b99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dc8960da23109f3d31f4b9e7e0d35474cc4c6ac.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbf1b4ac9611069f01b6460aace26b3fb95c1f32.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b0b7e9220e86765399f836b44c71fec52f4af4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dbfa92e8f4b0ab530dd4f4e35372a5bcabae18c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb7a1beac8def237f4c307469d50184f485b970.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Cisco Room Navigator</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>