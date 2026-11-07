--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId63yzwreghu9jtjgsy_68g">
+      <w:hyperlink w:history="1" r:id="rIdoeea_pvxlhg9hj0ojzdto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-cisco-room-navigator/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Cisco Room Navigator runs no Offision app. Like a Crestron panel it is a
 screen with a browser, and RoomOS points that browser at Offision — so the
 panel Offision draws is a web page, and everything Offision can do on the
 Navigator is something a browser can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pairing itself is the same as every other panel: the screen shows six
 characters and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supported model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen is 10.1 in at 1920 × 1200. Every certified panel, side by side, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18-rv7ak7cei3llaegemf">
+      <w:hyperlink w:history="1" r:id="rIdahqm6tcgntak4fn-s5xm4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1535,51 +1535,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision drives on it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The light bar, in five colours of seven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> RoomOS does not reproduce the whole
 Offision palette: yellow appears where the palette says orange, and blue where
 it says cyan. The meanings are unchanged — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdig6oegqny8jfljl7bbul2">
+      <w:hyperlink w:history="1" r:id="rId6w1bukveqax_uil-mle2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — two of them
 simply arrive in a neighbouring colour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, through a USB reader.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Navigator has no card reader Offision can
@@ -1608,51 +1608,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not do: no label printing, no offline media storage, and no remote
 reboot from the console — the Navigator's own settings stay in Cisco's hands, in
 Control Hub or on the device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is the panel, not the room system:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Connecting the Navigator as a booking panel is separate from connecting Webex as
 a calendar. If you also want Offision bookings to reach Webex, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jibjajtuzoh7xebwk_b9">
+      <w:hyperlink w:history="1" r:id="rIdtfe8mfwwutxk2xjg2u7yf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2077,51 +2077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId63yzwreghu9jtjgsy_68g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rId18-rv7ak7cei3llaegemf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdig6oegqny8jfljl7bbul2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId_jibjajtuzoh7xebwk_b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b2c41e8be2c359ba608fc3edf6e362bb8b9527f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e5e45230aa2e5d267de1f9756be8a0584f83a14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abfbe31b6bc9344f56f8d006af17e4becc985a55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83999e20a845b8d62e1b86fa22e57cb6e83f740c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9cd38f9a1c662a9e8eed8d5fb64d380fc961ce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347581daacc6fac24676a0a05d12bc27dfadf0b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4eb9e846cbab67876259f1dfec6f8b49046d14f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf0526b0d6efa6aab56b03ac7a6f92a18e642fd1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b14f4b5c498c2edcb9ba5b98a7ae8dcc0056b99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dc8960da23109f3d31f4b9e7e0d35474cc4c6ac.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbf1b4ac9611069f01b6460aace26b3fb95c1f32.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b0b7e9220e86765399f836b44c71fec52f4af4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dbfa92e8f4b0ab530dd4f4e35372a5bcabae18c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb7a1beac8def237f4c307469d50184f485b970.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoeea_pvxlhg9hj0ojzdto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdahqm6tcgntak4fn-s5xm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId6w1bukveqax_uil-mle2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdtfe8mfwwutxk2xjg2u7yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b2c41e8be2c359ba608fc3edf6e362bb8b9527f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e5e45230aa2e5d267de1f9756be8a0584f83a14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abfbe31b6bc9344f56f8d006af17e4becc985a55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83999e20a845b8d62e1b86fa22e57cb6e83f740c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9cd38f9a1c662a9e8eed8d5fb64d380fc961ce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347581daacc6fac24676a0a05d12bc27dfadf0b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4eb9e846cbab67876259f1dfec6f8b49046d14f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf0526b0d6efa6aab56b03ac7a6f92a18e642fd1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b14f4b5c498c2edcb9ba5b98a7ae8dcc0056b99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dc8960da23109f3d31f4b9e7e0d35474cc4c6ac.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbf1b4ac9611069f01b6460aace26b3fb95c1f32.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b0b7e9220e86765399f836b44c71fec52f4af4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dbfa92e8f4b0ab530dd4f4e35372a5bcabae18c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb7a1beac8def237f4c307469d50184f485b970.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a Cisco Room Navigator</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>