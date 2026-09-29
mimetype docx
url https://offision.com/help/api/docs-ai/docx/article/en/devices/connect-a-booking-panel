--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A new panel is not told where your server is. It shows a six-character code and waits for somebody to claim it. What happens on the wall, what happens in the console, and what to change before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfel3ngtwsvlvg5jchkykf">
+      <w:hyperlink w:history="1" r:id="rIddbne_1vibht-zfttnugn8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel out of its box knows one address, and it is not yours. It dials a
 registration service that every Offision panel in the world dials, gets a
 six-character code, and waits for somebody to claim it. Typing that code into
 your console is the whole of the pairing: it is what tells the service which
 server this panel belongs to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -164,63 +164,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is why there is no server address to type on the panel, and why a panel
 that has lost its network shows a code screen rather than an error about your
 server.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeidwyklylusv0rfu4zifc">
+      <w:hyperlink w:history="1" r:id="rIdudoiuqgch7rek-vk9usyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or, where its calendar lives in Microsoft
 365 or Google Workspace, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmjp14izpkm4txgexizfz">
+      <w:hyperlink w:history="1" r:id="rIdjnsukdr3bc1hb1hdocur0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which has three things to settle
 before this page. The panel is powered, on a network that can reach the internet,
 and running the Offision app. You can open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -318,51 +318,55 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A panel waiting to be claimed. The six characters are the whole of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing is typed here — and the settings the bar along the bottom offers are all
 easier to set later, from the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the panel instead says it cannot connect to the server, it has not reached
 the registration service. That is a network problem at the panel end — the
-console cannot help, because the panel has not yet said anything to it.</w:t>
+console cannot help, because the panel has not yet said anything to it. The same
+message can also replace a code that was already up: the code lives on an open
+connection, so when that connection drops the panel clears it rather than going
+on showing one the server has forgotten. A panel reconnecting shows a fresh
+code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Open the wizard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
@@ -641,72 +645,72 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The five steps, with the first one open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Room booking and meeting assistant are the same panel wearing a different
 design, and swapping between them later is an edit on the device. Room and desk
 are not: that follows the resource picked in the next step, and it is settled
 once the panel is paired — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqblftnb2plskz-6miw6gb">
+      <w:hyperlink w:history="1" r:id="rIdvhpihz8igbhn2c52wjg1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">None of it is where the panel's look is decided — the logo, colours and text
 sizes all live in the panel configuration. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmf_8fxtff3iu8jfrblbd6">
+      <w:hyperlink w:history="1" r:id="rIdrj7glluge6szwokylzggh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the room, and it is the one answer worth being careful about:
 this is what makes the panel </w:t>
@@ -797,121 +801,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Choose the brand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the hardware Offision tests against:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnmvo2cwg_eotrmhbn4l6">
+      <w:hyperlink w:history="1" r:id="rIdblvf-ml9tx6-mgdoal0ju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> room and desk panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzt31wijkw9pzd5gjom8k">
+      <w:hyperlink w:history="1" r:id="rIdmxjf8zjucf44xh2gmgx-t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels, desk panels and docks,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiz47j7ea0b8gdopyozswy">
+      <w:hyperlink w:history="1" r:id="rIdbjsijpyofzp-7vxbnig6c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsjuw6rxczlbm_ddmcyah">
+      <w:hyperlink w:history="1" r:id="rIdhc8jsibu55uma285nn9uh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkkvjxevxfpcnhh0qq4mr">
+      <w:hyperlink w:history="1" r:id="rIdfibce_ws-v170vmbfsfwo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> underneath covers
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaeu6sfgu63znijip8ij0f">
+      <w:hyperlink w:history="1" r:id="rId8i2qr-g7vjgqple429qqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an iPad, an Android tablet, a Windows tablet, or a third-party system loading the
 panel in a web view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand" descr="Certified hardware, the general options underneath, and Preview window for trying this without any." title="Certified hardware, the general options underneath, and Preview window for trying this without any."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -965,51 +969,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The brand decides what happens next rather than what gets created: each one
 carries its own installation guideline, and the steps that get the app onto a
 Crestron panel are not the steps that get it onto a Qbic one. Read it before
 going further, and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a tile to check the exact model on
 your desk is one of them. Every certified model, with its screen size, PoE,
 Wi-Fi and card reader, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkbyyh0bcklet-szjfyvy">
+      <w:hyperlink w:history="1" r:id="rId_v0apyqtyf2vrww_mqcjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preview window</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
@@ -1100,53 +1104,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The guideline for the chosen brand, and the field that claims the panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within a few seconds the panel stops showing the code and starts showing the
 room. If the code is refused, read it off the panel again rather than retyping
-what you wrote down — the code lives on an open connection, so a panel that has
-[...1 lines deleted...]
-different one.</w:t>
+what you wrote down: a panel that has been asleep, rebooted or off the network
+since you noted it is showing a different code, or the cannot-connect message
+instead of one. Either way the number on your notepad is dead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel on another region redirects itself:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the tenant is served from another region, the panel counts down for five
 seconds and reloads itself against that region's own address before finishing.
 Nothing needs doing; it is worth knowing so the reload does not look like a
 crash.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1192,97 +1196,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change it while that dialog is still on screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It carries a pencil in the
 corner of the digits, which opens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit pass code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> without going anywhere
 else — a two-tap job here, and an awkward one later. Everything else about that
 code, including what it guards and how to replace one that has been lost, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda1mh017y5hictvbnycmg5">
+      <w:hyperlink w:history="1" r:id="rIdgh7uzufpwspsxa9rqizbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do it before the panel goes up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Every new panel starts on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">same</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. One still on it, on a wall, is a
-panel anybody in the corridor can rotate, re-language or un-pair.</w:t>
+panel anybody in the corridor can re-language, restart or unpair.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel now has a row in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
@@ -1428,136 +1432,148 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A paired panel: the room it shows, the configuration it follows, and whether it is talking to the server right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should read online within a minute of pairing. If it says
 offline while the panel is plainly showing the room, the panel has the room
 cached and has since lost the server — a different fault from one that never
-paired, and one this page cannot fix.</w:t>
+paired. What the panel keeps doing in that state, and how it recovers, is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdonrz2kjani9ijlar9jir0">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then prove it end to end rather than trusting the row: book the room for
 yourself and watch the panel change while you are standing at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the panel behaves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its buttons, its skin and the credentials it asks
 for all come from a shared panel configuration, not from anything set here —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcn0xk3ay0qoja7fh7iw8h">
+      <w:hyperlink w:history="1" r:id="rIdmjzeelqegwvfok1goauem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbo-wlo8yyfcz1og0jy7q">
+      <w:hyperlink w:history="1" r:id="rIdavlyxctkmhmamjgx5whz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What its colours mean.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel starts showing status the moment it
 pairs; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_1t2neibuisjusp4aesnl">
+      <w:hyperlink w:history="1" r:id="rIddbarmgwhufgnlucdinwxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is
 what the colours are saying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1569,103 +1585,125 @@
 room in the detail panel. It does not need to be paired again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using a panel that is already set up as something else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A signage screen or
 a reception kiosk is on another record, and a claimed panel shows no code to
 type here. Release it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgj07iivknihmasfvnh2z">
+      <w:hyperlink w:history="1" r:id="rIdynphdgvupqghnp0u8tddi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Retiring one.</w:t>
+        <w:t xml:space="preserve">Retiring or replacing one.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on the device releases the hardware
-while keeping the record; </w:t>
+        <w:t xml:space="preserve"> on the device releases the
+hardware while keeping the record; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unpair device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, in the panel's own settings, wipes the
-[...1 lines deleted...]
-to swap a broken panel for a new one, the second when the panel is leaving.</w:t>
+        <w:t xml:space="preserve">), in
+the panel's own settings, does the same from the panel's end and wipes those
+settings too. Use the second when the panel is leaving, and the first to swap a
+dead panel for a new one — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8ly7sabixzgvvjt7yduvr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Replace a panel that has failed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2081,51 +2119,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfel3ngtwsvlvg5jchkykf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdeidwyklylusv0rfu4zifc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdwmjp14izpkm4txgexizfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdqblftnb2plskz-6miw6gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmf_8fxtff3iu8jfrblbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdpnmvo2cwg_eotrmhbn4l6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdpzt31wijkw9pzd5gjom8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdiz47j7ea0b8gdopyozswy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdhsjuw6rxczlbm_ddmcyah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdjkkvjxevxfpcnhh0qq4mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdaeu6sfgu63znijip8ij0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdhkbyyh0bcklet-szjfyvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIda1mh017y5hictvbnycmg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdcn0xk3ay0qoja7fh7iw8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdwbo-wlo8yyfcz1og0jy7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId_1t2neibuisjusp4aesnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhgj07iivknihmasfvnh2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc65a937e26ec6f79c412e4847a42cc1009020a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05dfa9163f0852cf40272a8f7198d887a6cee426.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19561bf000002c31d3ce83b44c687000da71f44c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57709186d851f22ebeda2a5fef143c8f8cf4f8d7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea5fc2a1b22906c0dcd8d81a1e7c2c388ce2829c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b82d4d67992379a099942e29c0997f5c926f29e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c09066cdd53c394781bf59e990c4ba3488264dc7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbne_1vibht-zfttnugn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdudoiuqgch7rek-vk9usyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjnsukdr3bc1hb1hdocur0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdvhpihz8igbhn2c52wjg1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdrj7glluge6szwokylzggh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdblvf-ml9tx6-mgdoal0ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdmxjf8zjucf44xh2gmgx-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdbjsijpyofzp-7vxbnig6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdhc8jsibu55uma285nn9uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdfibce_ws-v170vmbfsfwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId8i2qr-g7vjgqple429qqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId_v0apyqtyf2vrww_mqcjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdgh7uzufpwspsxa9rqizbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdonrz2kjani9ijlar9jir0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdmjzeelqegwvfok1goauem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdavlyxctkmhmamjgx5whz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddbarmgwhufgnlucdinwxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdynphdgvupqghnp0u8tddi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId8ly7sabixzgvvjt7yduvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc65a937e26ec6f79c412e4847a42cc1009020a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05dfa9163f0852cf40272a8f7198d887a6cee426.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19561bf000002c31d3ce83b44c687000da71f44c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57709186d851f22ebeda2a5fef143c8f8cf4f8d7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea5fc2a1b22906c0dcd8d81a1e7c2c388ce2829c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b82d4d67992379a099942e29c0997f5c926f29e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a78ab79fc56a39e110bc2e4648f81e63d1507dd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a booking panel to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>