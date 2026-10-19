--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A new panel is not told where your server is. It shows a six-character code and waits for somebody to claim it. What happens on the wall, what happens in the console, and what to change before the panel goes up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-24</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbne_1vibht-zfttnugn8">
+      <w:hyperlink w:history="1" r:id="rId7nq-myri9o_4zcvuszbxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel out of its box knows one address, and it is not yours. It dials a
 registration service that every Offision panel in the world dials, gets a
 six-character code, and waits for somebody to claim it. Typing that code into
 your console is the whole of the pairing: it is what tells the service which
 server this panel belongs to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -164,63 +164,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is why there is no server address to type on the panel, and why a panel
 that has lost its network shows a code screen rather than an error about your
 server.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudoiuqgch7rek-vk9usyx">
+      <w:hyperlink w:history="1" r:id="rIddpnxd86snrhwig-h9nbxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or, where its calendar lives in Microsoft
 365 or Google Workspace, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnsukdr3bc1hb1hdocur0">
+      <w:hyperlink w:history="1" r:id="rIdmtq76gnflliromrr-344v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which has three things to settle
 before this page. The panel is powered, on a network that can reach the internet,
 and running the Offision app. You can open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -645,72 +645,72 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The five steps, with the first one open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Room booking and meeting assistant are the same panel wearing a different
 design, and swapping between them later is an edit on the device. Room and desk
 are not: that follows the resource picked in the next step, and it is settled
 once the panel is paired — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhpihz8igbhn2c52wjg1z">
+      <w:hyperlink w:history="1" r:id="rIdbm-q54hf1f3dm79w3bkrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">None of it is where the panel's look is decided — the logo, colours and text
 sizes all live in the panel configuration. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrj7glluge6szwokylzggh">
+      <w:hyperlink w:history="1" r:id="rIdg1nfm3sfekiqpdem37-yy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the room, and it is the one answer worth being careful about:
 this is what makes the panel </w:t>
@@ -801,121 +801,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Choose the brand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the hardware Offision tests against:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblvf-ml9tx6-mgdoal0ju">
+      <w:hyperlink w:history="1" r:id="rIdc1y6y-xg86ttqivwhqh_t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> room and desk panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxjf8zjucf44xh2gmgx-t">
+      <w:hyperlink w:history="1" r:id="rIdope49bqusvkpqwog_2vu9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels, desk panels and docks,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjsijpyofzp-7vxbnig6c">
+      <w:hyperlink w:history="1" r:id="rIdw-gojprhq7eahqdyyieng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhc8jsibu55uma285nn9uh">
+      <w:hyperlink w:history="1" r:id="rIdceabjigxqsluepkcyuch5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfibce_ws-v170vmbfsfwo">
+      <w:hyperlink w:history="1" r:id="rIdi54t-2_3_fv7imh-v8jzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> underneath covers
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8i2qr-g7vjgqple429qqs">
+      <w:hyperlink w:history="1" r:id="rIdcduzlcqbkfomtmhy31b68">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an iPad, an Android tablet, a Windows tablet, or a third-party system loading the
 panel in a web view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand" descr="Certified hardware, the general options underneath, and Preview window for trying this without any." title="Certified hardware, the general options underneath, and Preview window for trying this without any."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -969,51 +969,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The brand decides what happens next rather than what gets created: each one
 carries its own installation guideline, and the steps that get the app onto a
 Crestron panel are not the steps that get it onto a Qbic one. Read it before
 going further, and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a tile to check the exact model on
 your desk is one of them. Every certified model, with its screen size, PoE,
 Wi-Fi and card reader, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_v0apyqtyf2vrww_mqcjy">
+      <w:hyperlink w:history="1" r:id="rId90gjwgotk6pm1gxdjygwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preview window</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
@@ -1196,51 +1196,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change it while that dialog is still on screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It carries a pencil in the
 corner of the digits, which opens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit pass code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> without going anywhere
 else — a two-tap job here, and an awkward one later. Everything else about that
 code, including what it guards and how to replace one that has been lost, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgh7uzufpwspsxa9rqizbp">
+      <w:hyperlink w:history="1" r:id="rId_ccz634aizgwmahf9gcrq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do it before the panel goes up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Every new panel starts on the </w:t>
@@ -1435,145 +1435,145 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A paired panel: the room it shows, the configuration it follows, and whether it is talking to the server right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should read online within a minute of pairing. If it says
 offline while the panel is plainly showing the room, the panel has the room
 cached and has since lost the server — a different fault from one that never
 paired. What the panel keeps doing in that state, and how it recovers, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonrz2kjani9ijlar9jir0">
+      <w:hyperlink w:history="1" r:id="rIdzn66p4q0pxti-yw2ozqik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then prove it end to end rather than trusting the row: book the room for
 yourself and watch the panel change while you are standing at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the panel behaves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its buttons, its skin and the credentials it asks
 for all come from a shared panel configuration, not from anything set here —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjzeelqegwvfok1goauem">
+      <w:hyperlink w:history="1" r:id="rIdqeerl6tusd2ililfpgs19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavlyxctkmhmamjgx5whz5">
+      <w:hyperlink w:history="1" r:id="rIdudo_uz23nu7rufvuozexy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What its colours mean.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel starts showing status the moment it
 pairs; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbarmgwhufgnlucdinwxm">
+      <w:hyperlink w:history="1" r:id="rIdzgmnrlelpoblcm6e3nvy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is
 what the colours are saying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1585,51 +1585,51 @@
 room in the detail panel. It does not need to be paired again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using a panel that is already set up as something else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A signage screen or
 a reception kiosk is on another record, and a claimed panel shows no code to
 type here. Release it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynphdgvupqghnp0u8tddi">
+      <w:hyperlink w:history="1" r:id="rIdv3ajafos0avp5biu1ipwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1650,60 +1650,99 @@
 hardware while keeping the record; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), in
 the panel's own settings, does the same from the panel's end and wipes those
 settings too. Use the second when the panel is leaving, and the first to swap a
 dead panel for a new one — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ly7sabixzgvvjt7yduvr">
+      <w:hyperlink w:history="1" r:id="rIduj0jskzczsartr3lqlp8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The wizard finishes with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connected</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> → </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Done</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Check </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpmnc7bagqrmzv79ehevgy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Software versions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> in the device editor.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2119,51 +2158,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbne_1vibht-zfttnugn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdudoiuqgch7rek-vk9usyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdjnsukdr3bc1hb1hdocur0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdvhpihz8igbhn2c52wjg1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdrj7glluge6szwokylzggh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdblvf-ml9tx6-mgdoal0ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdmxjf8zjucf44xh2gmgx-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdbjsijpyofzp-7vxbnig6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdhc8jsibu55uma285nn9uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdfibce_ws-v170vmbfsfwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId8i2qr-g7vjgqple429qqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId_v0apyqtyf2vrww_mqcjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdgh7uzufpwspsxa9rqizbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdonrz2kjani9ijlar9jir0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdmjzeelqegwvfok1goauem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdavlyxctkmhmamjgx5whz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddbarmgwhufgnlucdinwxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdynphdgvupqghnp0u8tddi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId8ly7sabixzgvvjt7yduvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcc65a937e26ec6f79c412e4847a42cc1009020a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05dfa9163f0852cf40272a8f7198d887a6cee426.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19561bf000002c31d3ce83b44c687000da71f44c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57709186d851f22ebeda2a5fef143c8f8cf4f8d7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b5a1898c2a17e789e137bec9e3a65bdb052913.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea5fc2a1b22906c0dcd8d81a1e7c2c388ce2829c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b82d4d67992379a099942e29c0997f5c926f29e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a78ab79fc56a39e110bc2e4648f81e63d1507dd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7nq-myri9o_4zcvuszbxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddpnxd86snrhwig-h9nbxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdmtq76gnflliromrr-344v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdbm-q54hf1f3dm79w3bkrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdg1nfm3sfekiqpdem37-yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdc1y6y-xg86ttqivwhqh_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdope49bqusvkpqwog_2vu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdw-gojprhq7eahqdyyieng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdceabjigxqsluepkcyuch5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdi54t-2_3_fv7imh-v8jzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdcduzlcqbkfomtmhy31b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId90gjwgotk6pm1gxdjygwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId_ccz634aizgwmahf9gcrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdzn66p4q0pxti-yw2ozqik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdqeerl6tusd2ililfpgs19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdudo_uz23nu7rufvuozexy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzgmnrlelpoblcm6e3nvy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdv3ajafos0avp5biu1ipwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIduj0jskzczsartr3lqlp8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdpmnc7bagqrmzv79ehevgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/733be39a2294ccc724629a193e27ce68659cdbe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2860099eaa22a022712edb5dec08593c01249c15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0bb3763abdb8029186ee676953fad7dbfe71bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b670def9fbbce5eb4d359a4ac5a76141336cdc8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f671b756d3945b9b914c7fb9bde4833c28ef404.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b94c9a3a34c02d33b295cc97564598d6a047aa6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a booking panel to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>