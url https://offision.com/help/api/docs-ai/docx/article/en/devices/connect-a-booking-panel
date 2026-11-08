--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7nq-myri9o_4zcvuszbxb">
+      <w:hyperlink w:history="1" r:id="rIdunf-szfuwq-pknrueglpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel out of its box knows one address, and it is not yours. It dials a
 registration service that every Offision panel in the world dials, gets a
 six-character code, and waits for somebody to claim it. Typing that code into
 your console is the whole of the pairing: it is what tells the service which
 server this panel belongs to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -164,63 +164,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is why there is no server address to type on the panel, and why a panel
 that has lost its network shows a code screen rather than an error about your
 server.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room this panel will show already exists — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpnxd86snrhwig-h9nbxg">
+      <w:hyperlink w:history="1" r:id="rId-moo3wgwjdmyprud_vd1h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or, where its calendar lives in Microsoft
 365 or Google Workspace, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtq76gnflliromrr-344v">
+      <w:hyperlink w:history="1" r:id="rId4cnheanbhgbpene0vnsaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft 365 or Google room on a booking
 panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which has three things to settle
 before this page. The panel is powered, on a network that can reach the internet,
 and running the Offision app. You can open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -645,72 +645,72 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The five steps, with the first one open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Room booking and meeting assistant are the same panel wearing a different
 design, and swapping between them later is an edit on the device. Room and desk
 are not: that follows the resource picked in the next step, and it is settled
 once the panel is paired — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbm-q54hf1f3dm79w3bkrd">
+      <w:hyperlink w:history="1" r:id="rIdlyyz6d0kctigerfjwxiru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">None of it is where the panel's look is decided — the logo, colours and text
 sizes all live in the panel configuration. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg1nfm3sfekiqpdem37-yy">
+      <w:hyperlink w:history="1" r:id="rIdp2lauxgtnpygb4ialz86d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the room, and it is the one answer worth being careful about:
 this is what makes the panel </w:t>
@@ -801,121 +801,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Choose the brand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the hardware Offision tests against:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1y6y-xg86ttqivwhqh_t">
+      <w:hyperlink w:history="1" r:id="rIdyponx1uywljfmvv1dpqh5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> room and desk panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdope49bqusvkpqwog_2vu9">
+      <w:hyperlink w:history="1" r:id="rIdcpzedxfppktr0gk9ad-zn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels, desk panels and docks,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-gojprhq7eahqdyyieng">
+      <w:hyperlink w:history="1" r:id="rIduwk6dtpqvgqfulvri6pjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> panels,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdceabjigxqsluepkcyuch5">
+      <w:hyperlink w:history="1" r:id="rIdv8qvnoai93omijv7d5my-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi54t-2_3_fv7imh-v8jzz">
+      <w:hyperlink w:history="1" r:id="rIdwp9d9fjtqegua-s7-jx-w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> underneath covers
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcduzlcqbkfomtmhy31b68">
+      <w:hyperlink w:history="1" r:id="rId4mhxbxuzbmnsqp_xtv0no">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an iPad, an Android tablet, a Windows tablet, or a third-party system loading the
 panel in a web view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand" descr="Certified hardware, the general options underneath, and Preview window for trying this without any." title="Certified hardware, the general options underneath, and Preview window for trying this without any."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -969,51 +969,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The brand decides what happens next rather than what gets created: each one
 carries its own installation guideline, and the steps that get the app onto a
 Crestron panel are not the steps that get it onto a Qbic one. Read it before
 going further, and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a tile to check the exact model on
 your desk is one of them. Every certified model, with its screen size, PoE,
 Wi-Fi and card reader, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90gjwgotk6pm1gxdjygwv">
+      <w:hyperlink w:history="1" r:id="rId5ydagvqbyrp44l14wuyuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preview window</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
@@ -1196,51 +1196,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change it while that dialog is still on screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It carries a pencil in the
 corner of the digits, which opens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit pass code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> without going anywhere
 else — a two-tap job here, and an awkward one later. Everything else about that
 code, including what it guards and how to replace one that has been lost, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ccz634aizgwmahf9gcrq">
+      <w:hyperlink w:history="1" r:id="rId8szm1t3wqwi6y6-5vxujb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do it before the panel goes up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Every new panel starts on the </w:t>
@@ -1435,145 +1435,145 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A paired panel: the room it shows, the configuration it follows, and whether it is talking to the server right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should read online within a minute of pairing. If it says
 offline while the panel is plainly showing the room, the panel has the room
 cached and has since lost the server — a different fault from one that never
 paired. What the panel keeps doing in that state, and how it recovers, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzn66p4q0pxti-yw2ozqik">
+      <w:hyperlink w:history="1" r:id="rIdc2z2_b6nnvrgljchdcix1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then prove it end to end rather than trusting the row: book the room for
 yourself and watch the panel change while you are standing at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the panel behaves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its buttons, its skin and the credentials it asks
 for all come from a shared panel configuration, not from anything set here —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqeerl6tusd2ililfpgs19">
+      <w:hyperlink w:history="1" r:id="rIdzp30cs-qytwgkb48s2amd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudo_uz23nu7rufvuozexy">
+      <w:hyperlink w:history="1" r:id="rId8ivapwsr6a0rubz6nhiln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What its colours mean.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The panel starts showing status the moment it
 pairs; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgmnrlelpoblcm6e3nvy9">
+      <w:hyperlink w:history="1" r:id="rIdo-oobt7hrjfpndxd_qysk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is
 what the colours are saying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1585,51 +1585,51 @@
 room in the detail panel. It does not need to be paired again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using a panel that is already set up as something else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A signage screen or
 a reception kiosk is on another record, and a claimed panel shows no code to
 type here. Release it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3ajafos0avp5biu1ipwi">
+      <w:hyperlink w:history="1" r:id="rIdhezdlv59mkldvfs09caj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1650,90 +1650,90 @@
 hardware while keeping the record; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), in
 the panel's own settings, does the same from the panel's end and wipes those
 settings too. Use the second when the panel is leaving, and the first to swap a
 dead panel for a new one — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduj0jskzczsartr3lqlp8e">
+      <w:hyperlink w:history="1" r:id="rIdmrl4e--4p2sga_vvaxeip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The wizard finishes with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Done</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Check </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmnc7bagqrmzv79ehevgy">
+      <w:hyperlink w:history="1" r:id="rIda-2whlwpvhkhh6whxsbqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Software versions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in the device editor.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2158,51 +2158,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7nq-myri9o_4zcvuszbxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddpnxd86snrhwig-h9nbxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdmtq76gnflliromrr-344v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdbm-q54hf1f3dm79w3bkrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdg1nfm3sfekiqpdem37-yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdc1y6y-xg86ttqivwhqh_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdope49bqusvkpqwog_2vu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdw-gojprhq7eahqdyyieng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdceabjigxqsluepkcyuch5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdi54t-2_3_fv7imh-v8jzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdcduzlcqbkfomtmhy31b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId90gjwgotk6pm1gxdjygwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId_ccz634aizgwmahf9gcrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdzn66p4q0pxti-yw2ozqik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdqeerl6tusd2ililfpgs19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdudo_uz23nu7rufvuozexy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzgmnrlelpoblcm6e3nvy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdv3ajafos0avp5biu1ipwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIduj0jskzczsartr3lqlp8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdpmnc7bagqrmzv79ehevgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/733be39a2294ccc724629a193e27ce68659cdbe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2860099eaa22a022712edb5dec08593c01249c15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0bb3763abdb8029186ee676953fad7dbfe71bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b670def9fbbce5eb4d359a4ac5a76141336cdc8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f671b756d3945b9b914c7fb9bde4833c28ef404.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b94c9a3a34c02d33b295cc97564598d6a047aa6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdunf-szfuwq-pknrueglpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-moo3wgwjdmyprud_vd1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId4cnheanbhgbpene0vnsaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdlyyz6d0kctigerfjwxiru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdp2lauxgtnpygb4ialz86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdyponx1uywljfmvv1dpqh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdcpzedxfppktr0gk9ad-zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIduwk6dtpqvgqfulvri6pjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdv8qvnoai93omijv7d5my-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdwp9d9fjtqegua-s7-jx-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId4mhxbxuzbmnsqp_xtv0no" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId5ydagvqbyrp44l14wuyuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId8szm1t3wqwi6y6-5vxujb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdc2z2_b6nnvrgljchdcix1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdzp30cs-qytwgkb48s2amd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId8ivapwsr6a0rubz6nhiln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdo-oobt7hrjfpndxd_qysk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhezdlv59mkldvfs09caj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmrl4e--4p2sga_vvaxeip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIda-2whlwpvhkhh6whxsbqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/733be39a2294ccc724629a193e27ce68659cdbe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2860099eaa22a022712edb5dec08593c01249c15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0bb3763abdb8029186ee676953fad7dbfe71bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b670def9fbbce5eb4d359a4ac5a76141336cdc8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1153e825649dcd2a1f98113f1751d7a560ff2ef0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f671b756d3945b9b914c7fb9bde4833c28ef404.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b94c9a3a34c02d33b295cc97564598d6a047aa6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a booking panel to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>