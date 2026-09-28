--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking panel renders one of two layouts. Scheduling is the full panel with a side rail; Center is one column of type and draws far less — which is why half the settings go grey when you pick it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyj24dvtf8yyea5fd_7jo">
+      <w:hyperlink w:history="1" r:id="rIdssnvv9ix2mfznuab_jaz7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel renders one of two designs, and they are two </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">layouts</w:t>
       </w:r>
@@ -121,52 +121,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the configuration. It opens on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: a live preview of the
-panel, with the two designs as thumbnails beside it and the settings groups
-underneath.</w:t>
+panel, with the two designs as thumbnails beside it, a row of room-state chips
+under the preview, and the settings groups below that. Open a group and the round
+chevron above its list brings you back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the full panel: the room block on the left, a side rail with
 the day's timeline, the action row, and room for a background image and a
 logo.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -560,51 +561,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In use — the same booking, checked in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Same room, same booking, photographed under both designs. Orange is waiting
 and red is in use on both — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlenaqd2gzdzcfy0w_6ycr">
+      <w:hyperlink w:history="1" r:id="rIddxe3ynbtq3afk0tbqehyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Expect settings to go grey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -739,51 +740,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where it lives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Background image mode and file, room name text size</w:t>
+              <w:t xml:space="preserve">Background image mode and file, the company logo and its ground, room name text size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Background &amp; logo, Room details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
@@ -832,51 +833,51 @@
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Announcements, business-hours-only timeline, timeline collapsed by default</w:t>
+              <w:t xml:space="preserve">Announcements, business-hours-only timeline, timeline collapsed by default, timeline text size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Timeline &amp; clock</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
@@ -894,51 +895,51 @@
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use a booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Advance booking, confirmation on a new booking, booking details, cancel booking</w:t>
+              <w:t xml:space="preserve">Advance booking, confirmation on a new booking and the two fields under it, booking details, cancel booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Book from the panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
@@ -1089,73 +1090,87 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design in play draws it. A configuration
 whose default is Scheduling with one purpose overridden to Center still shows
 the side rail most of the day, so the timeline settings stay live — greying them
 out there would be a lie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Save, confirm the list of devices the change reaches, and look at a panel. It
-picks the change up on its next refresh rather than instantly.</w:t>
+        <w:t xml:space="preserve">Save, confirm the list of devices the change reaches, and look at a panel. Every
+panel on that configuration redraws itself within about a second — there is
+nothing to refresh or reboot afterwards; see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyx4xwovlaczvo826zqlyj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Panels and screens update the moment something changes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If a panel still draws the old layout after a minute, check it is on the
-configuration you edited rather than a second one — see
+        <w:t xml:space="preserve">If a panel still draws the old layout, check it is on the configuration you
+edited rather than a second one — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9ojmtoceznv5jq5ernmw">
+      <w:hyperlink w:history="1" r:id="rIdywjlii4lavqnn8ujs-o7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. A panel that was
+offline at the moment you saved keeps the old design until it is rebooted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1571,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgyj24dvtf8yyea5fd_7jo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlenaqd2gzdzcfy0w_6ycr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIda9ojmtoceznv5jq5ernmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf1796b22f604d4ced5880c5d48808d2bf1ac05.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f373f96d4026d084d12c8c614d80774785b30d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/803fe3da7cf584c42260526232d9b14e3793d430.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3b5eed283ec9ef3cbf1d11a332d0cffc27d3c78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d72485571c32c856be536d887664e4b868aef92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05ac2329d89aeae7ebd510119afd353ceac362d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3294c748f58a6fb1278d7f7ec8c0b5110982a889.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdssnvv9ix2mfznuab_jaz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddxe3ynbtq3afk0tbqehyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdyx4xwovlaczvo826zqlyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdywjlii4lavqnn8ujs-o7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf1796b22f604d4ced5880c5d48808d2bf1ac05.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f373f96d4026d084d12c8c614d80774785b30d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/803fe3da7cf584c42260526232d9b14e3793d430.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3b5eed283ec9ef3cbf1d11a332d0cffc27d3c78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d72485571c32c856be536d887664e4b868aef92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05ac2329d89aeae7ebd510119afd353ceac362d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3294c748f58a6fb1278d7f7ec8c0b5110982a889.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose a panel design</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>