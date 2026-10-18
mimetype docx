--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssnvv9ix2mfznuab_jaz7">
+      <w:hyperlink w:history="1" r:id="rIddj2a_vpholrchnlnmsq_x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel renders one of two designs, and they are two </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">layouts</w:t>
       </w:r>
@@ -561,51 +561,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In use — the same booking, checked in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Same room, same booking, photographed under both designs. Orange is waiting
 and red is in use on both — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxe3ynbtq3afk0tbqehyo">
+      <w:hyperlink w:history="1" r:id="rIdydxankpdtanc5ili3ibql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Expect settings to go grey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1095,72 +1095,72 @@
       <w:r>
         <w:t xml:space="preserve"> design in play draws it. A configuration
 whose default is Scheduling with one purpose overridden to Center still shows
 the side rail most of the day, so the timeline settings stay live — greying them
 out there would be a lie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, confirm the list of devices the change reaches, and look at a panel. Every
 panel on that configuration redraws itself within about a second — there is
 nothing to refresh or reboot afterwards; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyx4xwovlaczvo826zqlyj">
+      <w:hyperlink w:history="1" r:id="rIdzmn91gdkmws4wkz8dr_ek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panels and screens update the moment something changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a panel still draws the old layout, check it is on the configuration you
 edited rather than a second one — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywjlii4lavqnn8ujs-o7w">
+      <w:hyperlink w:history="1" r:id="rIdfwcakacke446opn__mcr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A panel that was
 offline at the moment you saved keeps the old design until it is rebooted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1586,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdssnvv9ix2mfznuab_jaz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddxe3ynbtq3afk0tbqehyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdyx4xwovlaczvo826zqlyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdywjlii4lavqnn8ujs-o7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf1796b22f604d4ced5880c5d48808d2bf1ac05.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92f373f96d4026d084d12c8c614d80774785b30d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/803fe3da7cf584c42260526232d9b14e3793d430.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3b5eed283ec9ef3cbf1d11a332d0cffc27d3c78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d72485571c32c856be536d887664e4b868aef92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05ac2329d89aeae7ebd510119afd353ceac362d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3294c748f58a6fb1278d7f7ec8c0b5110982a889.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddj2a_vpholrchnlnmsq_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdydxankpdtanc5ili3ibql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdzmn91gdkmws4wkz8dr_ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdfwcakacke446opn__mcr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/438f13ed9562627a6669213603cc5d80d1719d55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239218e6cd8f713656ed24bd70f3050ff83907ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02e424b3262972ce598ca7d130211316a0bcd04c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99f4d83c076ee7d82b5d33b7e68d52a72bf0202b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9178e7cb348b8be4a6953706b36702af7ca3606d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d087b67ebe5864351de0c09b541e1e1632f403.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c476f43c3ee70a6d4c4f459c9c513dd9c869bafc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose a panel design</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>