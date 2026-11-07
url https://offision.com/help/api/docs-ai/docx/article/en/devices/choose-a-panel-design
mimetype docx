--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj2a_vpholrchnlnmsq_x">
+      <w:hyperlink w:history="1" r:id="rIdijata8xco_gbjtqq4bwxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel renders one of two designs, and they are two </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">layouts</w:t>
       </w:r>
@@ -561,51 +561,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In use — the same booking, checked in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Same room, same booking, photographed under both designs. Orange is waiting
 and red is in use on both — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydxankpdtanc5ili3ibql">
+      <w:hyperlink w:history="1" r:id="rIdgnkka8mlcyphilz3dyvmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Expect settings to go grey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1095,72 +1095,72 @@
       <w:r>
         <w:t xml:space="preserve"> design in play draws it. A configuration
 whose default is Scheduling with one purpose overridden to Center still shows
 the side rail most of the day, so the timeline settings stay live — greying them
 out there would be a lie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, confirm the list of devices the change reaches, and look at a panel. Every
 panel on that configuration redraws itself within about a second — there is
 nothing to refresh or reboot afterwards; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmn91gdkmws4wkz8dr_ek">
+      <w:hyperlink w:history="1" r:id="rIdljtfbuwqsp9_lvhgbsmvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panels and screens update the moment something changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a panel still draws the old layout, check it is on the configuration you
 edited rather than a second one — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwcakacke446opn__mcr6">
+      <w:hyperlink w:history="1" r:id="rIdiu4-lpd_3v0025f8paezj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A panel that was
 offline at the moment you saved keeps the old design until it is rebooted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1586,51 +1586,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddj2a_vpholrchnlnmsq_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdydxankpdtanc5ili3ibql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdzmn91gdkmws4wkz8dr_ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdfwcakacke446opn__mcr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/438f13ed9562627a6669213603cc5d80d1719d55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239218e6cd8f713656ed24bd70f3050ff83907ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02e424b3262972ce598ca7d130211316a0bcd04c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99f4d83c076ee7d82b5d33b7e68d52a72bf0202b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9178e7cb348b8be4a6953706b36702af7ca3606d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d087b67ebe5864351de0c09b541e1e1632f403.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c476f43c3ee70a6d4c4f459c9c513dd9c869bafc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdijata8xco_gbjtqq4bwxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdgnkka8mlcyphilz3dyvmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdljtfbuwqsp9_lvhgbsmvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdiu4-lpd_3v0025f8paezj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/438f13ed9562627a6669213603cc5d80d1719d55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/239218e6cd8f713656ed24bd70f3050ff83907ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02e424b3262972ce598ca7d130211316a0bcd04c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99f4d83c076ee7d82b5d33b7e68d52a72bf0202b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9178e7cb348b8be4a6953706b36702af7ca3606d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d087b67ebe5864351de0c09b541e1e1632f403.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c476f43c3ee70a6d4c4f459c9c513dd9c869bafc.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose a panel design</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>