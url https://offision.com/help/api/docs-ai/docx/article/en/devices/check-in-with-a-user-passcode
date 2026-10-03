--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo6ruhfissgsh-ssfsnsoc">
+      <w:hyperlink w:history="1" r:id="rIdtvjzosumw6esk-odv5ql5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Four of the five ways a panel can identify somebody depend on something being
 present: a card reader on the panel and a card in their pocket, a camera on the
 panel and photos of their face, a phone with the app signed in. Any of those can
 be missing on the day, and two of them can be missing from the hardware forever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -361,89 +361,89 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User passcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in its
 own list. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">values</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> people type still belong to them and are still set in one
 place — it is only whether the panel offers the method that varies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIduaknlhzookz286inh9bag">
+      <w:hyperlink w:history="1" r:id="rIds-ub6hm6nsik-rc797rhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 that screen, and the option of asking for nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Tell people to set theirs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing works until each person has a passcode, and until step 1 is done the row
 does not exist in their profile to find. So announce it after you turn it on, not
 before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Point them at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderr-nkv5mekwxkoxevgig">
+      <w:hyperlink w:history="1" r:id="rIdy9bjiq5xyft_qi7v1pzwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set your user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is one screen and about a minute. You cannot set one on their behalf in
 bulk; each person types their own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the panel does with it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -852,51 +852,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the booking pin:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The booking pin is a different code with a similar name: it belongs to a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than to a person, it is generated rather than chosen, and it
 lets somebody with no account at all check in. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttql7p8vau_n7qco3icj3">
+      <w:hyperlink w:history="1" r:id="rIdacp8aozno7rehonjb_0j0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1321,51 +1321,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo6ruhfissgsh-ssfsnsoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIduaknlhzookz286inh9bag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIderr-nkv5mekwxkoxevgig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdttql7p8vau_n7qco3icj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e199d697d33334b50a52520b586a4f05df3c9b1b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608690a55900d4ed812f9217d1122e9e99659ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87e2f73af1bb7495a750f6ad9d149719552dba89.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtvjzosumw6esk-odv5ql5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIds-ub6hm6nsik-rc797rhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdy9bjiq5xyft_qi7v1pzwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdacp8aozno7rehonjb_0j0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e199d697d33334b50a52520b586a4f05df3c9b1b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608690a55900d4ed812f9217d1122e9e99659ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87e2f73af1bb7495a750f6ad9d149719552dba89.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people identify with a passcode at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>