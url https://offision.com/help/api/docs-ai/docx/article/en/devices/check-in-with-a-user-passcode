--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvjzosumw6esk-odv5ql5">
+      <w:hyperlink w:history="1" r:id="rIdf69jl0pf0h32ni9tjazg2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Four of the five ways a panel can identify somebody depend on something being
 present: a card reader on the panel and a card in their pocket, a camera on the
 panel and photos of their face, a phone with the app signed in. Any of those can
 be missing on the day, and two of them can be missing from the hardware forever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -361,89 +361,89 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User passcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in its
 own list. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">values</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> people type still belong to them and are still set in one
 place — it is only whether the panel offers the method that varies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIds-ub6hm6nsik-rc797rhy">
+      <w:hyperlink w:history="1" r:id="rIdhcsxmpcxjrkiqpmsrhhwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 that screen, and the option of asking for nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Tell people to set theirs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing works until each person has a passcode, and until step 1 is done the row
 does not exist in their profile to find. So announce it after you turn it on, not
 before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Point them at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9bjiq5xyft_qi7v1pzwi">
+      <w:hyperlink w:history="1" r:id="rIdtqowjcsgdn6wmbrwkaisw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set your user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is one screen and about a minute. You cannot set one on their behalf in
 bulk; each person types their own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the panel does with it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -852,51 +852,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the booking pin:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The booking pin is a different code with a similar name: it belongs to a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than to a person, it is generated rather than chosen, and it
 lets somebody with no account at all check in. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacp8aozno7rehonjb_0j0">
+      <w:hyperlink w:history="1" r:id="rId07chazacuqiz4d1hzwk1y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1321,51 +1321,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtvjzosumw6esk-odv5ql5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIds-ub6hm6nsik-rc797rhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdy9bjiq5xyft_qi7v1pzwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdacp8aozno7rehonjb_0j0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e199d697d33334b50a52520b586a4f05df3c9b1b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1608690a55900d4ed812f9217d1122e9e99659ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87e2f73af1bb7495a750f6ad9d149719552dba89.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf69jl0pf0h32ni9tjazg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdhcsxmpcxjrkiqpmsrhhwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtqowjcsgdn6wmbrwkaisw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rId07chazacuqiz4d1hzwk1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07480a6e257a2421d7d7fd4a5d41c928f17e318e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b21c0c321245a20abb9245490e85fc989de5d3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21a003768e80dded3160b46da857601440e8720e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people identify with a passcode at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>