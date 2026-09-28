--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjouajzmd3yge6frvieml">
+      <w:hyperlink w:history="1" r:id="rIdtiqxgpqorp_-hgq2em4tl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. A booking panel never draws a floor, and there is no switch that adds one.
 The map is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">signage</w:t>
@@ -349,51 +349,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything the map itself can do — which floors it loads, what the colours mean,
 whether people may search, book or take a route away by QR code — is on the
 widget: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwmgriexhuwbhqlyr6nyb">
+      <w:hyperlink w:history="1" r:id="rIdthygeyrnfjoozogiud29l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Then pair
 the screen under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -472,51 +472,51 @@
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> grid is where the brand is chosen, and
 each vendor's own article says which model to buy for a floor plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel itself is not a candidate:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 One panel is claimed by one record, and a claimed panel shows its room rather
 than a pairing code. Moving the hardware to signage is a release and a fresh
 pairing, not an edit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijq7if3w4f82tmnqkino_">
+      <w:hyperlink w:history="1" r:id="rIduvgc2owf_7n0mahi1wf4-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the panel answers instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">The question people usually bring to a map at a busy door — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what else is free
 right now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the panel already answers without one. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists every
 comparable resource in the building and books one in two taps; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8jx4y98nrh7rnrlc2xspu">
+      <w:hyperlink w:history="1" r:id="rId1vflz-rybnslzobd7fkrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1103,51 +1103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjouajzmd3yge6frvieml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdjwmgriexhuwbhqlyr6nyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdijq7if3w4f82tmnqkino_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId8jx4y98nrh7rnrlc2xspu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtiqxgpqorp_-hgq2em4tl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdthygeyrnfjoozogiud29l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIduvgc2owf_7n0mahi1wf4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId1vflz-rybnslzobd7fkrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can a booking panel show the 3D map?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>