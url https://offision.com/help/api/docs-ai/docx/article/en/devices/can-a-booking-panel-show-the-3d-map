--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can a booking panel show the 3D map?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No, and no setting adds one — the map is a signage widget, not a panel design. Why the panel has none, what to put on the wall instead, and which part of that choice is the screen and which is the player behind it.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] No, and no setting adds one — the map is a signage widget, not a panel design. Why the panel has none, what to put on the wall instead, and which part of that choice is the screen and which is the player behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtiqxgpqorp_-hgq2em4tl">
+      <w:hyperlink w:history="1" r:id="rIdlbd1liklz0et5uxfamlqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. A booking panel never draws a floor, and there is no switch that adds one.
 The map is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> widget, so a floor plan outside a room is a second
 screen playing signage — not a setting on the panel by the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -349,51 +357,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything the map itself can do — which floors it loads, what the colours mean,
 whether people may search, book or take a route away by QR code — is on the
 widget: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthygeyrnfjoozogiud29l">
+      <w:hyperlink w:history="1" r:id="rIdjvuqe3gp55ue6wcz1s7mv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Then pair
 the screen under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -472,51 +480,51 @@
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> grid is where the brand is chosen, and
 each vendor's own article says which model to buy for a floor plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel itself is not a candidate:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 One panel is claimed by one record, and a claimed panel shows its room rather
 than a pairing code. Moving the hardware to signage is a release and a fresh
 pairing, not an edit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvgc2owf_7n0mahi1wf4-">
+      <w:hyperlink w:history="1" r:id="rId0igiry005fze3qjkdptul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the panel answers instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -584,51 +592,51 @@
         <w:t xml:space="preserve">The question people usually bring to a map at a busy door — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what else is free
 right now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the panel already answers without one. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists every
 comparable resource in the building and books one in two taps; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vflz-rybnslzobd7fkrr">
+      <w:hyperlink w:history="1" r:id="rIdn8732hec2pejj0humuq1m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -642,52 +650,52 @@
         </w:rPr>
         <w:t xml:space="preserve">The map in the app.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> People carry the floor plan already, and nothing here
 affects it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The plan itself.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Rooms and desks are drawn once, in the floor plan editor,
-and every surface that shows a map shows that same drawing.</w:t>
+        <w:t xml:space="preserve"> A floor can keep a Map 2.0 scene and a Classic drawing.
+Each supported surface reads the selected family; adding signage does not migrate or synchronize the drawings.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1103,51 +1111,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtiqxgpqorp_-hgq2em4tl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdthygeyrnfjoozogiud29l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIduvgc2owf_7n0mahi1wf4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId1vflz-rybnslzobd7fkrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdee4162f99fb14ec0d400e79dfc9f0f86b732f6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlbd1liklz0et5uxfamlqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdjvuqe3gp55ue6wcz1s7mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId0igiry005fze3qjkdptul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdn8732hec2pejj0humuq1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2c451cc5f6ead59fd014fd87ce3eadd77953e06.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6404c9131c5189ebc7237998e8a18cf59979ebb5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can a booking panel show the 3D map?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>