--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbd1liklz0et5uxfamlqr">
+      <w:hyperlink w:history="1" r:id="rIdqgsdmp0t4p8kux6vc5su4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. A booking panel never draws a floor, and there is no switch that adds one.
@@ -357,51 +357,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything the map itself can do — which floors it loads, what the colours mean,
 whether people may search, book or take a route away by QR code — is on the
 widget: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvuqe3gp55ue6wcz1s7mv">
+      <w:hyperlink w:history="1" r:id="rId1fghfaoyvfmu1_0zs4web">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Then pair
 the screen under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -480,51 +480,51 @@
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> grid is where the brand is chosen, and
 each vendor's own article says which model to buy for a floor plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel itself is not a candidate:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 One panel is claimed by one record, and a claimed panel shows its room rather
 than a pairing code. Moving the hardware to signage is a release and a fresh
 pairing, not an edit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0igiry005fze3qjkdptul">
+      <w:hyperlink w:history="1" r:id="rIdybdmt2nka2csuznh90v5q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the panel answers instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -592,51 +592,51 @@
         <w:t xml:space="preserve">The question people usually bring to a map at a busy door — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what else is free
 right now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the panel already answers without one. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists every
 comparable resource in the building and books one in two taps; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8732hec2pejj0humuq1m">
+      <w:hyperlink w:history="1" r:id="rIdpvukmhsgyx24qvp6iurif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1111,51 +1111,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlbd1liklz0et5uxfamlqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdjvuqe3gp55ue6wcz1s7mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId0igiry005fze3qjkdptul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdn8732hec2pejj0humuq1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2c451cc5f6ead59fd014fd87ce3eadd77953e06.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6404c9131c5189ebc7237998e8a18cf59979ebb5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqgsdmp0t4p8kux6vc5su4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rId1fghfaoyvfmu1_0zs4web" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdybdmt2nka2csuznh90v5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpvukmhsgyx24qvp6iurif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2c451cc5f6ead59fd014fd87ce3eadd77953e06.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6404c9131c5189ebc7237998e8a18cf59979ebb5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can a booking panel show the 3D map?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>