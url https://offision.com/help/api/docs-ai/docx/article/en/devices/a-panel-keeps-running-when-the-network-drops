--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdih6dqirvxofuio6g03brv">
+      <w:hyperlink w:history="1" r:id="rId0tfzzcajpnljs-wooilnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel by the door is the most visible thing Offision runs, so on a site with an
 unreliable line the question is really about the worst case: what is on that
 screen when the connection is gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -626,168 +626,168 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status in the device list — the one place a lost panel is visible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision can also email somebody rather than wait for a person to notice; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1fn1we86l71_l5tsjg8a">
+      <w:hyperlink w:history="1" r:id="rId5xxz2tsauwdzpxofzlj_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Know when a device goes offline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that never paired.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device showing its six-character code has no
 day to keep — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapwi9f7l8yserujgrfph0">
+      <w:hyperlink w:history="1" r:id="rId76fpd30mdosdpjnuyqb71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that is connected but stale.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If the panel is online and the
 bookings are still wrong, the fault is between Offision and the calendar
 rather than at the door — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_uia702svbahi_kk_gkun">
+      <w:hyperlink w:history="1" r:id="rIdyzm2nmpaupgfelrtbrjdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft 365 or Google room on a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Releasing a panel while it is offline.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is sent as it
 happens and is not queued, so it has to be done at the panel instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-uftbl3kfqfgkhqmgvyu8">
+      <w:hyperlink w:history="1" r:id="rIdas7zehfwr09z6jxehdvcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdih6dqirvxofuio6g03brv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdk1fn1we86l71_l5tsjg8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdapwi9f7l8yserujgrfph0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId_uia702svbahi_kk_gkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId-uftbl3kfqfgkhqmgvyu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/806a4b629bf5854c99e0d8b46d2863026d022b53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7249bb03dc6ca226549145a9144e1d43d87f0559.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0tfzzcajpnljs-wooilnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId5xxz2tsauwdzpxofzlj_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId76fpd30mdosdpjnuyqb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyzm2nmpaupgfelrtbrjdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdas7zehfwr09z6jxehdvcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7c63346dee8cd8e996c8282240155b49f16e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2070b2310db05f9b0db1b3b8fee60d6b16424989.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A booking panel keeps running when the network drops</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>