--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0tfzzcajpnljs-wooilnn">
+      <w:hyperlink w:history="1" r:id="rIdasjg3uqg8vsg0zlvjpiy0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel by the door is the most visible thing Offision runs, so on a site with an
 unreliable line the question is really about the worst case: what is on that
 screen when the connection is gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -626,168 +626,168 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status in the device list — the one place a lost panel is visible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision can also email somebody rather than wait for a person to notice; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xxz2tsauwdzpxofzlj_i">
+      <w:hyperlink w:history="1" r:id="rId8a4txg8bgkrcrmvv8itlf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Know when a device goes offline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that never paired.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A device showing its six-character code has no
 day to keep — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId76fpd30mdosdpjnuyqb71">
+      <w:hyperlink w:history="1" r:id="rIdgdowf5spv0cunlzbkp0kw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that is connected but stale.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If the panel is online and the
 bookings are still wrong, the fault is between Offision and the calendar
 rather than at the door — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzm2nmpaupgfelrtbrjdg">
+      <w:hyperlink w:history="1" r:id="rIdflf3ahtdmop_as7z0zwtp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put a Microsoft 365 or Google room on a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Releasing a panel while it is offline.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is sent as it
 happens and is not queued, so it has to be done at the panel instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdas7zehfwr09z6jxehdvcl">
+      <w:hyperlink w:history="1" r:id="rId2teguleaduscw6cpubmpo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0tfzzcajpnljs-wooilnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId5xxz2tsauwdzpxofzlj_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId76fpd30mdosdpjnuyqb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyzm2nmpaupgfelrtbrjdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdas7zehfwr09z6jxehdvcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7c63346dee8cd8e996c8282240155b49f16e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2070b2310db05f9b0db1b3b8fee60d6b16424989.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasjg3uqg8vsg0zlvjpiy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId8a4txg8bgkrcrmvv8itlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdgdowf5spv0cunlzbkp0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdflf3ahtdmop_as7z0zwtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId2teguleaduscw6cpubmpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7c63346dee8cd8e996c8282240155b49f16e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2070b2310db05f9b0db1b3b8fee60d6b16424989.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A booking panel keeps running when the network drops</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>