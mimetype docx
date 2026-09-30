--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Write a notice, choose who sees it and for how long, and confirm it arrived — in the app, as a notification, and on the screens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadlgneigs9z46u2wohool">
+      <w:hyperlink w:history="1" r:id="rIdbwti-zps7crtgu7qwvo3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage announcements, and the Announcement feature
@@ -412,243 +412,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Choose who sees it, and for how long</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Three questions, and the defaults are not what most people
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> off and it goes to
+        <w:t xml:space="preserve">. Two lanes side by side, and a schedule under them — and the
+defaults are not what most people expect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">User portal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> puts the notice in the app and notifies the people it targets. Its
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Recipients</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> start on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everyone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, meaning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">everyone with an account</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; turn it on to pick users or groups.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> off and it appears on </w:t>
+        <w:t xml:space="preserve">; choose
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to pick users or groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> puts the notice on booking panels and signage. Its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> start
+on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, meaning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every screen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; turn
-[...16 lines deleted...]
-On both halves, naming nothing means </w:t>
+        <w:t xml:space="preserve">; choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and type into </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add
+building or floor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to pick them. A building chip says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">everybody</w:t>
-[...31 lines deleted...]
-off is right for a standing notice and wrong for anything about a particular day.</w:t>
+        <w:t xml:space="preserve">All floors</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; a floor chip
+names its building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The default is everybody:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+On both lanes the starting choice is the widest one — every account, every screen.
+If you only wanted one department to see a notice, you have to say so. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+with nothing picked cannot be saved, so a narrowed notice always names somebody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bounds when the notice is visible: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Always</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Set
+both ends of a period: one with only a start, or only an end, is shown for good.
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Always</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is right for a standing notice and wrong for anything about a particular
+day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions-targeted" descr="Conditions, with both audiences narrowed: named users and groups, then named floors and buildings." title="Conditions, with both audiences narrowed: named users and groups, then named floors and buildings."/>
+            <wp:docPr id="1" name="announcement-conditions-targeted" descr="Conditions, with both lanes on Specific and one floor picked." title="Conditions, with both lanes on Specific and one floor picked."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conditions, with both audiences narrowed: named users and groups, then named floors and buildings.</w:t>
+        <w:t xml:space="preserve">Conditions, with both lanes on Specific and one floor picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If the period has not started yet, nothing happens until it does —
 that is the point of setting one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -692,51 +774,51 @@
         <w:t xml:space="preserve">As a notification.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The same person gets a row in their notification list and a
 push on whatever they are signed in on. This is the leg that reaches people who are
 not looking at anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Walk past one of the screens you targeted, or open a booking panel
 on a targeted floor. If it is missing there but present in the app, the cause is
 almost always the device's own location — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId78xiafe0scykjww-qr9ac">
+      <w:hyperlink w:history="1" r:id="rIdtvo9uxmrlirfqpre-ltcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The announcement is in the app but not on the screens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fix it by replacing it, not by editing it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Editing an announcement corrects what is on screen and in the app, but nobody is
@@ -1179,51 +1261,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdadlgneigs9z46u2wohool" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rId78xiafe0scykjww-qr9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/034d12fe8a14a12bd0b3558cf76b22d634c802c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5d24c6811f1ffc0292c95ecef89b1433ab8ba41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c30ef7cf2630d1a1b7da9938ebbbc9d14c3de00.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwti-zps7crtgu7qwvo3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdtvo9uxmrlirfqpre-ltcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/034d12fe8a14a12bd0b3558cf76b22d634c802c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5d24c6811f1ffc0292c95ecef89b1433ab8ba41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a919dcdaecaa82dd826fa84cf73981221ac945e8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Post an announcement to the app and the screens</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>