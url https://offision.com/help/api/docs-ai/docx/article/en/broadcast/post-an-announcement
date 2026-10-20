--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwti-zps7crtgu7qwvo3e">
+      <w:hyperlink w:history="1" r:id="rIdmgz-rucmblkv_uxvopoqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage announcements, and the Announcement feature
@@ -774,51 +774,51 @@
         <w:t xml:space="preserve">As a notification.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The same person gets a row in their notification list and a
 push on whatever they are signed in on. This is the leg that reaches people who are
 not looking at anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Walk past one of the screens you targeted, or open a booking panel
 on a targeted floor. If it is missing there but present in the app, the cause is
 almost always the device's own location — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvo9uxmrlirfqpre-ltcp">
+      <w:hyperlink w:history="1" r:id="rId0vnjqyyc6hmkcivqbny0n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The announcement is in the app but not on the screens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fix it by replacing it, not by editing it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Editing an announcement corrects what is on screen and in the app, but nobody is
@@ -1261,51 +1261,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwti-zps7crtgu7qwvo3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdtvo9uxmrlirfqpre-ltcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/034d12fe8a14a12bd0b3558cf76b22d634c802c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5d24c6811f1ffc0292c95ecef89b1433ab8ba41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a919dcdaecaa82dd826fa84cf73981221ac945e8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgz-rucmblkv_uxvopoqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rId0vnjqyyc6hmkcivqbny0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5606e665bef1e40ea9d9b43eca303b6d01da8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15c0856ff5983e30a251d11c809f8cda93c4a7ad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c36090cebc41fceb98544114095908c5126c053.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Post an announcement to the app and the screens</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>