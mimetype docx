--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The notice is in the admin list and looks right, but staff say they never got it. Six causes, ordered by how often they turn out to be the one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujjisoyc8asfgzjc13hcv">
+      <w:hyperlink w:history="1" r:id="rIdqnywqajku_fw4lrafiogj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is it missing from the app, or only from their phone?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Two different problems wear the same complaint. Ask one person to open the Offision
@@ -193,160 +193,181 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Selecting a row opens its detail panel, which shows the audience and the period without opening the editor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — Show on User Portal is off</w:t>
+        <w:t xml:space="preserve">Solution 1 — User portal is off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One switch governs the whole app half of the feature: the notice in the app, the row
 in the notification list, and the push. With </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show on User Portal</w:t>
+        <w:t xml:space="preserve">User portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off, the
 announcement is a screens-only notice and reaching nobody in the app is exactly what
 it is set up to do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is far and away the most common cause on a notice that looks perfect in the
 admin list, because the list's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show in user portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column reads as a filter and
 is easy to skim past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the announcement, go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and check the first switch.</w:t>
+        <w:t xml:space="preserve">, and check the switch on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">User
+portal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lane.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (Announcements)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — It was targeted, and the people complaining are not in the target</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Specify users to receive the announcement</w:t>
-[...3 lines deleted...]
-underneath get it — nobody else, and no fallback.</w:t>
+        <w:t xml:space="preserve">Recipients</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, only the users and groups named underneath get
+it — nobody else, and no fallback.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things make this less obvious than it sounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Groups are resolved when the notice goes out</w:t>
@@ -362,95 +383,115 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A user targeted through a group they were removed from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stops receiving it
 from the next announcement onward, silently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check the named list against the people complaining. If it is genuinely meant for
-everyone, turn </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Solution 3 — The effective period has not started yet</w:t>
+everyone, choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everyone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with nobody named cannot be saved, so
+it is never a stand-in for "everyone".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solution 3 — The period has not started yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An announcement with </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> on and a start in the future is invisible
+        <w:t xml:space="preserve">An announcement whose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> starting in the future is invisible
 and un-notified until that moment arrives. The admin list shows it as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 which is the fastest way to spot this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is intended behaviour — it is how you write Monday's notice on Friday — but it
 catches people who set a period to bound the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1241,51 +1282,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujjisoyc8asfgzjc13hcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503a54693eb2a693d17ca918d854129b602ee5e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqnywqajku_fw4lrafiogj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503a54693eb2a693d17ca918d854129b602ee5e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>An announcement went out but nobody saw it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>