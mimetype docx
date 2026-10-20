--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnywqajku_fw4lrafiogj">
+      <w:hyperlink w:history="1" r:id="rIdtyujya5muspourugiik18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is it missing from the app, or only from their phone?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Two different problems wear the same complaint. Ask one person to open the Offision
@@ -1282,51 +1282,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqnywqajku_fw4lrafiogj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/503a54693eb2a693d17ca918d854129b602ee5e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtyujya5muspourugiik18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72486309b969ab1f2d51ec9005ef09a085a0dca6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>An announcement went out but nobody saw it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>