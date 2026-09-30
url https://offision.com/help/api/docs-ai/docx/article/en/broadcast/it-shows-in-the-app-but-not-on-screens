--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff can see the notice on their phones while the panels and boards show nothing. Five causes, and all but one are about where the screen thinks it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjy3tdbegb5oiizgvfuald">
+      <w:hyperlink w:history="1" r:id="rIdvuv3npjnmwkeraikwflz7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is it every screen, or only some?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The answer splits the list. </w:t>
@@ -122,92 +122,103 @@
       <w:r>
         <w:t xml:space="preserve"> screens showing it and others not
 points at those screens, and the difference is almost always where they are —
 solutions 2 and 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app half and the screen half of an announcement are decided separately and share
 nothing. A notice arriving perfectly on everybody's phone tells you the announcement
 exists and is in date; it tells you nothing at all about the screens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — Show on devices is off</w:t>
+        <w:t xml:space="preserve">Solution 1 — Devices is off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The screens have their own switch, and it is off by default on a notice somebody
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Show on devices</w:t>
+        <w:t xml:space="preserve">The screens have their own lane, and its switch is off on a notice somebody wrote
+in a hurry. With </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off, no screen anywhere shows the
 announcement, however it is targeted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the announcement's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> page and check the second switch.</w:t>
+        <w:t xml:space="preserve"> page and check the switch on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+lane.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (Announcements)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If this is the cause, it explains the whole complaint at once — nothing on any screen,
 while the app half works perfectly.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -215,55 +226,65 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The screen is not on one of the floors or buildings you named</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Specify devices to display the announcement</w:t>
-[...3 lines deleted...]
-places show it. The subtlety is what "in" means:</w:t>
+        <w:t xml:space="preserve">Locations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, only screens in the places you picked show it.
+The subtlety is what "in" means:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naming a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> selects the screens placed </w:t>
       </w:r>
       <w:r>
@@ -392,51 +413,51 @@
         <w:t xml:space="preserve">Open the device and set its location, the same way a lobby screen gets one. Once it is
 on a floor plan, everything that depends on a place — announcements, the visitors it
 greets, where a walk-in registers — starts working together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The period has not started, or has already passed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The effective period applies to the screens exactly as it does to the app, so this one
+        <w:t xml:space="preserve">The schedule applies to the screens exactly as it does to the app, so this one
 never explains a difference </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">between</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> them — but it does explain a screen showing
 nothing when somebody is sure the notice is live.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The admin list is the fastest check: the announcement reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1177,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjy3tdbegb5oiizgvfuald" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvuv3npjnmwkeraikwflz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The announcement is in the app but not on the screens</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>