--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuv3npjnmwkeraikwflz7">
+      <w:hyperlink w:history="1" r:id="rId2f73lbpw5dydyhjo7k6te">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is it every screen, or only some?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The answer splits the list. </w:t>
@@ -1198,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvuv3npjnmwkeraikwflz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2f73lbpw5dydyhjo7k6te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The announcement is in the app but not on the screens</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>