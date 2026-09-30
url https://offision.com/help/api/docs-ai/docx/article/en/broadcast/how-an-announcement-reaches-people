--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What decides who sees an announcement and when — the two audiences, the targeting rule that surprises everybody, the effective period, and the one notification you get per announcement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3b5h6dq6iq2ryedq8x_k">
+      <w:hyperlink w:history="1" r:id="rIdnftkobz4mdhwfkypz1q8r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An announcement is the shortest path from "everyone needs to know this" to everyone
 knowing it. Four things about how it works catch people out, and all four are
 decided in one dialog.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -162,87 +162,148 @@
       <w:r>
         <w:t xml:space="preserve">Leaving the audience blank means everybody, not nobody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the single most misread part of the feature, and it applies to both
 audiences independently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show on User Portal</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and name no users and no groups, and the
+        <w:t xml:space="preserve">User portal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and leave </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recipients</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everyone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and the
 announcement goes to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every account on the system</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show on devices</w:t>
+        <w:t xml:space="preserve">Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and leave
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and it appears on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">every screen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Choosing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-and name no floor and no building, and it appears on </w:t>
-[...10 lines deleted...]
-somebody narrows it; naming nobody does not silence it.</w:t>
+narrows it — and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with nobody named cannot be saved, so a narrowed notice
+always names somebody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="announcement-two-audiences" descr="Two independent halves, and an empty filter on either side opens it to everybody rather than closing it." title="Two independent halves, and an empty filter on either side opens it to everybody rather than closing it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -279,78 +340,98 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Two independent halves, and an empty filter on either side opens it to everybody rather than closing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two halves also do not talk to each other. An announcement aimed at the Finance
 group and at Level 3's screens does not restrict Level 3's screens to Finance — the
 screens show it to whoever walks past, because a screen has no idea who is looking
 at it. Anything genuinely confidential belongs in an announcement with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show on devices</w:t>
+        <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Half an effective period never expires</w:t>
+        <w:t xml:space="preserve">Half a period never expires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Effective period</w:t>
-[...3 lines deleted...]
-the useful thing to know is what happens when it is half filled in.</w:t>
+        <w:t xml:space="preserve">Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decides when the announcement is visible: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Always</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.
+The useful thing to know is what happens when a period is half filled in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A notice is shown when </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">either end is missing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or when now falls between the two.
 So a period with only a start, or only an end, is shown </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -835,51 +916,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which screen shows it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Naming a floor selects screens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by where they are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and
 where a screen is comes from the device, not from here. A screen with no location
 matches only untargeted announcements — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrprs6g-ye7v3yqqg7msvs">
+      <w:hyperlink w:history="1" r:id="rIdzvrvfcbg8jrsfivvog8w7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The announcement is in the app but not on the screens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1345,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf3b5h6dq6iq2ryedq8x_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdrprs6g-ye7v3yqqg7msvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c8764e07dff2d132271f5ec88f9cc087e29a21e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa0207fbc81734a8663a60d5a949f7471cf2e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f821faa27bb471b5e9e9e64a6016489fea4bae76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d576ec17870ebc883219a79240e63c07566fdad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/361473670c832c17e75f581856ab956229eaf924.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnftkobz4mdhwfkypz1q8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdzvrvfcbg8jrsfivvog8w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c8764e07dff2d132271f5ec88f9cc087e29a21e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa0207fbc81734a8663a60d5a949f7471cf2e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f821faa27bb471b5e9e9e64a6016489fea4bae76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d576ec17870ebc883219a79240e63c07566fdad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/361473670c832c17e75f581856ab956229eaf924.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How an announcement reaches people</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>