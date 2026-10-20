--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnftkobz4mdhwfkypz1q8r">
+      <w:hyperlink w:history="1" r:id="rIdwyhwwwj3s7siqywbruzp0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An announcement is the shortest path from "everyone needs to know this" to everyone
 knowing it. Four things about how it works catch people out, and all four are
 decided in one dialog.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -916,51 +916,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which screen shows it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Naming a floor selects screens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by where they are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and
 where a screen is comes from the device, not from here. A screen with no location
 matches only untargeted announcements — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvrvfcbg8jrsfivvog8w7">
+      <w:hyperlink w:history="1" r:id="rIdrqzqfiwgerrkzaqbsojgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The announcement is in the app but not on the screens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1426,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnftkobz4mdhwfkypz1q8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdzvrvfcbg8jrsfivvog8w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c8764e07dff2d132271f5ec88f9cc087e29a21e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa0207fbc81734a8663a60d5a949f7471cf2e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f821faa27bb471b5e9e9e64a6016489fea4bae76.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d576ec17870ebc883219a79240e63c07566fdad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/361473670c832c17e75f581856ab956229eaf924.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwyhwwwj3s7siqywbruzp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdrqzqfiwgerrkzaqbsojgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32e97aee0eff877652405877bb21a27d5ef00e9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce9604a609739f904ca453cfdcd10245e5b1ef5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/445bfc1745d680a40897f194fea62d28d42de1c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd09011af68acf07e73774e077c867de9d1df559.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf1af0578fa9d38a854ac435ea037e7f9118d2ea.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How an announcement reaches people</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>