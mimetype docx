--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Every field in the Add and Edit announcement dialog, and every column in the announcement list — what each one does, and when it is worth changing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslojuaarfpsoelop-w2md">
+      <w:hyperlink w:history="1" r:id="rIduymd2ywzwhnjy5zwtgb0x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dialog behind </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Broadcast</w:t>
       </w:r>
@@ -407,612 +407,584 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Text colour and size are deliberately not offered. A notice is rendered at half a
 dozen sizes on screens you cannot see, and hand-set colours are the first thing to
 become unreadable on a dark board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions" descr="Conditions: two independent audiences, then the period." title="Conditions: two independent audiences, then the period."/>
+            <wp:docPr id="1" name="announcement-conditions" descr="Conditions: two independent lanes, then the schedule." title="Conditions: two independent lanes, then the schedule."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conditions: two independent audiences, then the period.</w:t>
+        <w:t xml:space="preserve">Conditions: two independent lanes, then the schedule.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2634"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3363"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4160"/>
+        <w:gridCol w:w="4160"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3363"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3363"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When to change it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3363"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">User portal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Puts the notice in the Offision app — browser, mobile and Teams — and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">notifies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the people it targets, once.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3363"/>
+            <w:tcW w:type="dxa" w:w="4160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off for a notice meant only for the screens, such as a lobby greeting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">On whenever the notice concerns one department, floor team or role.</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recipients</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Everyone</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — every account — or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, which opens the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">User(s) / User group(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> picker. Groups are resolved to their members at the moment the notice goes out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Specific whenever the notice concerns one department, floor team or role.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">—</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Puts the notice on booking panels and signage boards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off for anything you would not want a visitor in the lobby to read.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Off for anything you would not want a visitor in the lobby to read.</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">All</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — every screen — or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, which opens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add building or floor</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Type to search; a building chip covers all its floors, and a floor already covered by its building is greyed out. A screen is selected by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">where it is</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, which comes from the device, not from here.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Specific whenever the notice is about one building or one floor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2634"/>
-[...149 lines deleted...]
-              <w:t xml:space="preserve">On for anything about a particular day. Set </w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Always</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Period</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> that bounds when the notice is visible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Period for anything about a particular day. Set </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">both</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ends — with one end missing the notice is shown for good.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with nothing picked cannot be saved, on either lane.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The two audiences do not constrain each other:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Targeting users </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> floors does not mean "these users, on these floors". The app
 half is filtered by account; the screen half is filtered by place, and a screen shows
 the notice to whoever walks past it. Confidential notices need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show on devices</w:t>
-[...3 lines deleted...]
-off.</w:t>
+        <w:t xml:space="preserve">Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Present when editing, and read-only: who created the announcement and when, who last
 changed it and when. It is the audit trail for a notice somebody is asking about.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The announcement list</w:t>
@@ -1725,83 +1697,83 @@
       <w:r>
         <w:t xml:space="preserve"> There is no send time. The effective period's start
 is when it becomes visible and when the notification goes out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where a screen is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Floors and buildings here select screens by location; the
 location itself is a property of the device, in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtisfl8tu6-m7akhob5wd4">
+      <w:hyperlink w:history="1" r:id="rIdqswtkw2zyqaoz5f0zd4ji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may post an announcement.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a permission, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0rqj-fk_nm_hlqghokkr">
+      <w:hyperlink w:history="1" r:id="rIdcx7bpll8fhp0izzjj6ubk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2247,51 +2219,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdslojuaarfpsoelop-w2md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdtisfl8tu6-m7akhob5wd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/" TargetMode="External"/><Relationship Id="rIdt0rqj-fk_nm_hlqghokkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46229cd4d6f72596d0bac60340436e671d6465cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8faecd736eebcc500d2116e4592d945c6fb9984f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduymd2ywzwhnjy5zwtgb0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdqswtkw2zyqaoz5f0zd4ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/" TargetMode="External"/><Relationship Id="rIdcx7bpll8fhp0izzjj6ubk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/520ee0017ff2fd464162f6c5ce3597b3355386b0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8faecd736eebcc500d2116e4592d945c6fb9984f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Announcement settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>