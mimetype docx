--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduymd2ywzwhnjy5zwtgb0x">
+      <w:hyperlink w:history="1" r:id="rId_3ffp59kictwrsgm39oar">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dialog behind </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Broadcast</w:t>
       </w:r>
@@ -1697,83 +1697,83 @@
       <w:r>
         <w:t xml:space="preserve"> There is no send time. The effective period's start
 is when it becomes visible and when the notification goes out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where a screen is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Floors and buildings here select screens by location; the
 location itself is a property of the device, in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqswtkw2zyqaoz5f0zd4ji">
+      <w:hyperlink w:history="1" r:id="rIdxfn-e2qv_mmg3tpqsi0ld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may post an announcement.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a permission, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcx7bpll8fhp0izzjj6ubk">
+      <w:hyperlink w:history="1" r:id="rId7jrnpxmrofkyox_nugwq9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2219,51 +2219,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduymd2ywzwhnjy5zwtgb0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdqswtkw2zyqaoz5f0zd4ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/" TargetMode="External"/><Relationship Id="rIdcx7bpll8fhp0izzjj6ubk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/520ee0017ff2fd464162f6c5ce3597b3355386b0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8faecd736eebcc500d2116e4592d945c6fb9984f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_3ffp59kictwrsgm39oar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdxfn-e2qv_mmg3tpqsi0ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/" TargetMode="External"/><Relationship Id="rId7jrnpxmrofkyox_nugwq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5124e9b754ab43bc5c9a08f0f90eb29625b73d33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9903754266308f625dd0a29169f15be464c8fd3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Announcement settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>