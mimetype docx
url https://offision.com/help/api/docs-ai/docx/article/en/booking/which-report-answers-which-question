--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A map from the question you are asking — how busy the rooms are, who never turns up, which department books the most — to the one analytics page that answers it, with what each page filters by and what it exports.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqljf-mwwrgssgeazkgmsz">
+      <w:hyperlink w:history="1" r:id="rIdbmxyvlklggoczzj1idmdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ten pages in the Booking menu look like "the report", and none of them is. Each
 answers a different question, so start from the question and open the one page
 built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -220,717 +220,958 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dashboard — four numbers, then the charts.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2753"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3304"/>
+        <w:gridCol w:w="2905"/>
+        <w:gridCol w:w="3228"/>
+        <w:gridCol w:w="3228"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The question you have</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Open</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it gives you</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How is the estate doing right now, on one screen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Dashboard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Four numbers — resources, bookings, booked time, usage rate — and four charts. Date range, floors, resource-type tabs. No export.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which floor or room should we add or retire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdbun0twdfq2luou6yea1nz">
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdwz0y9is7ikkezqcgcvrsy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource usage analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A floor-plan heat view, a usage trend, resource ranking, top users and peak hours. Each ranking card has its own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Export</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to Excel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> to Excel per card.</w:t>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I need every room's usage for last quarter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId_g--fjhx1reobhd53os1u">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource usage analytics</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource ranking</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Period </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last quarter</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rooms</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tab: one row per room — bookings, hours and usage rate — every room, including the unbooked ones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Who books rooms and never turns up?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No show analytics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No-show rate, user and resource no-show rankings, and an events log. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Export</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> to Excel per card.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much does each department or person use?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId6t_nwadmfft5bgj9j9nid">
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdp8oyv8jejonww9ujxqhm7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">User resource usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A pivot you build yourself — any two dimensions as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Rows</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Columns</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, bookings and hours as the numbers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Download</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> as Excel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I want to slice the same bookings every which way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Seven views of one dataset: timeline, snapshot map, usage map, daily heatmap and three tables. The tables </w:t>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdyelk0h6dkutsliephfxbt">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Booking analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Seven views of one dataset: timeline, snapshot map, usage map, daily heatmap and three tables. Its filter narrows all seven. The tables </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Export</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to Excel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> saves them all as one PDF.</w:t>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">When is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">this</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> room busy, hour by hour?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId1wtysc7m0rcwb_mqtfy2k">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Booking analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Filter to one room, then read the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daily heatmap</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — hours down the side, dates across the top. The only page that will narrow a heatmap to a single resource.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Ask in plain words — "which floor has the most bookings?" — and read the answer. No filters, no export.</w:t>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I need a deck for management.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Nine named rates, each a page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Download full report</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> saves them all as one PDF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Not a viewer: a subscription that emails an upcoming-booking forecast daily, weekly or monthly.</w:t>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I have a one-off question.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swift Insight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ask in plain words — "which floor has the most bookings?" — and read the answer. No filters, no export.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> as Excel.</w:t>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdncakocnobpa70xysy54v7">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Email report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Not a viewer: a subscription that emails a summary of past bookings weekly, fortnightly, monthly or quarterly, or a forecast of the ones coming up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2753"/>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I just want the bookings themselves, as a spreadsheet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIds6ptwp-uyiqb-yzk5x-0g">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management calendar</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Not an analytic: the bookings on screen, a column per field you pick, as XLSX, XLS or CSV. Bounded by the rows the file would hold, not by the period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2905"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Who cancelled that meeting?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Booking log</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3228"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Every action on every booking, with who did it and from where. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Download</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> as Excel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Why has this person run out of quota?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Quota usage history</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One row per deduction — who, which booking, how much. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Download</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> as Excel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting, Ticketing and Service each have a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dashboard</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the same shape at
 the top of their own menu — numbers, then charts — and, like this one, none of
 them exports. The visitor side has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdem3lxfnniynv060tilygg">
+      <w:hyperlink w:history="1" r:id="rId1jd9qqbqfggxpirix-kih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a report map of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the filters differ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A date range is on every page except </w:t>
@@ -1098,92 +1339,126 @@
         <w:t xml:space="preserve"> Every page here is history. Whether a room is free this
 minute is the calendar and the floor-plan map, not a report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings that have not finished.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A no-show is only counted once its
 check-in deadline has passed — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cs6ccxyrrya-sirl_l9b">
+      <w:hyperlink w:history="1" r:id="rIdekzxciiqfdjce8nkzq_zk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The same rule means
 today's usage rate is always lower in the morning than it will be at five.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The whole export in one go.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Excel buttons export the card or table
 they sit on; the full picture in one file is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PDF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A feed.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Every export here is a file somebody downloads. The same bookings
+and usage figures are also on the REST API, which is how a BI tool pulls them
+on a schedule — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdolbrdvxdd-2jr37lpetrf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Get booking and usage data into your BI
+tool</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1599,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqljf-mwwrgssgeazkgmsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdbun0twdfq2luou6yea1nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId6t_nwadmfft5bgj9j9nid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdem3lxfnniynv060tilygg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId5cs6ccxyrrya-sirl_l9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979f892f8ac75b6c9b5b31441b7c329dffcd7f4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbmxyvlklggoczzj1idmdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdwz0y9is7ikkezqcgcvrsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId_g--fjhx1reobhd53os1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdp8oyv8jejonww9ujxqhm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdyelk0h6dkutsliephfxbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId1wtysc7m0rcwb_mqtfy2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdncakocnobpa70xysy54v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIds6ptwp-uyiqb-yzk5x-0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId1jd9qqbqfggxpirix-kih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdekzxciiqfdjce8nkzq_zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdolbrdvxdd-2jr37lpetrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979f892f8ac75b6c9b5b31441b7c329dffcd7f4e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>