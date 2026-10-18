--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmxyvlklggoczzj1idmdz">
+      <w:hyperlink w:history="1" r:id="rIdsw4eirwgrzc7szgj5iyx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ten pages in the Booking menu look like "the report", and none of them is. Each
 answers a different question, so start from the question and open the one page
 built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -357,51 +357,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which floor or room should we add or retire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwz0y9is7ikkezqcgcvrsy">
+            <w:hyperlink w:history="1" r:id="rIdxxpvmzsl5e4tq7zm8frbl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource usage analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A floor-plan heat view, a usage trend, resource ranking, top users and peak hours. Each ranking card has its own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -418,51 +418,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I need every room's usage for last quarter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_g--fjhx1reobhd53os1u">
+            <w:hyperlink w:history="1" r:id="rIdmahbdjvcgsx0sg7crwszt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource usage analytics</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource ranking</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -575,51 +575,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much does each department or person use?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdp8oyv8jejonww9ujxqhm7">
+            <w:hyperlink w:history="1" r:id="rIdioo3lhpctl80rktpe3l2a">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">User resource usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A pivot you build yourself — any two dimensions as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -656,51 +656,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I want to slice the same bookings every which way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyelk0h6dkutsliephfxbt">
+            <w:hyperlink w:history="1" r:id="rIdyf9wxxufa8gvrwctxrjdm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Seven views of one dataset: timeline, snapshot map, usage map, daily heatmap and three tables. Its filter narrows all seven. The tables </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -727,51 +727,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">this</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> room busy, hour by hour?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId1wtysc7m0rcwb_mqtfy2k">
+            <w:hyperlink w:history="1" r:id="rIdq26n3vua4zyrktamhfcwl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Filter to one room, then read the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -894,102 +894,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdncakocnobpa70xysy54v7">
+            <w:hyperlink w:history="1" r:id="rIdh6y5uyyyrm3gh9ekfe6lq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Not a viewer: a subscription that emails a summary of past bookings weekly, fortnightly, monthly or quarterly, or a forecast of the ones coming up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I just want the bookings themselves, as a spreadsheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIds6ptwp-uyiqb-yzk5x-0g">
+            <w:hyperlink w:history="1" r:id="rIdwjftotyjftirljwmt1hsh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management calendar</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1127,51 +1127,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting, Ticketing and Service each have a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dashboard</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the same shape at
 the top of their own menu — numbers, then charts — and, like this one, none of
 them exports. The visitor side has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jd9qqbqfggxpirix-kih">
+      <w:hyperlink w:history="1" r:id="rIdnsfmurmgayvayrtaokn3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a report map of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the filters differ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A date range is on every page except </w:t>
@@ -1339,51 +1339,51 @@
         <w:t xml:space="preserve"> Every page here is history. Whether a room is free this
 minute is the calendar and the floor-plan map, not a report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings that have not finished.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A no-show is only counted once its
 check-in deadline has passed — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekzxciiqfdjce8nkzq_zk">
+      <w:hyperlink w:history="1" r:id="rIdbhvtdyzo2btozsepzyyyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The same rule means
 today's usage rate is always lower in the morning than it will be at five.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1404,51 +1404,51 @@
       <w:r>
         <w:t xml:space="preserve"> PDF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A feed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every export here is a file somebody downloads. The same bookings
 and usage figures are also on the REST API, which is how a BI tool pulls them
 on a schedule — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolbrdvxdd-2jr37lpetrf">
+      <w:hyperlink w:history="1" r:id="rIdsbd9rjgjcykk452vyktu2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI
 tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1874,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbmxyvlklggoczzj1idmdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdwz0y9is7ikkezqcgcvrsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId_g--fjhx1reobhd53os1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdp8oyv8jejonww9ujxqhm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdyelk0h6dkutsliephfxbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId1wtysc7m0rcwb_mqtfy2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdncakocnobpa70xysy54v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIds6ptwp-uyiqb-yzk5x-0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId1jd9qqbqfggxpirix-kih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdekzxciiqfdjce8nkzq_zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdolbrdvxdd-2jr37lpetrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979f892f8ac75b6c9b5b31441b7c329dffcd7f4e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsw4eirwgrzc7szgj5iyx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdxxpvmzsl5e4tq7zm8frbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdmahbdjvcgsx0sg7crwszt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdioo3lhpctl80rktpe3l2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdyf9wxxufa8gvrwctxrjdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdq26n3vua4zyrktamhfcwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdh6y5uyyyrm3gh9ekfe6lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdwjftotyjftirljwmt1hsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdnsfmurmgayvayrtaokn3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdbhvtdyzo2btozsepzyyyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdsbd9rjgjcykk452vyktu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7d720068218e205f544bcea1ee9b91498660e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>