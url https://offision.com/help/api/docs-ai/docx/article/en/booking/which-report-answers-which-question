--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsw4eirwgrzc7szgj5iyx1">
+      <w:hyperlink w:history="1" r:id="rIdb66qdmrhn1mumypagh09s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ten pages in the Booking menu look like "the report", and none of them is. Each
 answers a different question, so start from the question and open the one page
 built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -357,51 +357,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which floor or room should we add or retire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxxpvmzsl5e4tq7zm8frbl">
+            <w:hyperlink w:history="1" r:id="rIdc7yietvwrk3a2tm74q4dz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource usage analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A floor-plan heat view, a usage trend, resource ranking, top users and peak hours. Each ranking card has its own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -418,51 +418,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I need every room's usage for last quarter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmahbdjvcgsx0sg7crwszt">
+            <w:hyperlink w:history="1" r:id="rIdzhslxypz9xxytnsdkdzgt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource usage analytics</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource ranking</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -575,51 +575,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much does each department or person use?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdioo3lhpctl80rktpe3l2a">
+            <w:hyperlink w:history="1" r:id="rIdtza7uwvygs2ft5o0l2bi3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">User resource usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A pivot you build yourself — any two dimensions as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -656,51 +656,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I want to slice the same bookings every which way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyf9wxxufa8gvrwctxrjdm">
+            <w:hyperlink w:history="1" r:id="rId6f7ktgq9zcodvksobt5ql">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Seven views of one dataset: timeline, snapshot map, usage map, daily heatmap and three tables. Its filter narrows all seven. The tables </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -727,51 +727,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">this</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> room busy, hour by hour?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdq26n3vua4zyrktamhfcwl">
+            <w:hyperlink w:history="1" r:id="rIdxxiwmr1xd2_pmlvau9j6l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Filter to one room, then read the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -894,102 +894,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdh6y5uyyyrm3gh9ekfe6lq">
+            <w:hyperlink w:history="1" r:id="rIdp4sbdhvwd20gys9clgxyy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Not a viewer: a subscription that emails a summary of past bookings weekly, fortnightly, monthly or quarterly, or a forecast of the ones coming up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I just want the bookings themselves, as a spreadsheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3228"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwjftotyjftirljwmt1hsh">
+            <w:hyperlink w:history="1" r:id="rId9tanlqzq4avgsg0oaytck">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management calendar</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1127,51 +1127,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting, Ticketing and Service each have a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dashboard</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the same shape at
 the top of their own menu — numbers, then charts — and, like this one, none of
 them exports. The visitor side has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsfmurmgayvayrtaokn3g">
+      <w:hyperlink w:history="1" r:id="rIdrheasynhafqrox_q5rth4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a report map of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the filters differ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A date range is on every page except </w:t>
@@ -1339,51 +1339,51 @@
         <w:t xml:space="preserve"> Every page here is history. Whether a room is free this
 minute is the calendar and the floor-plan map, not a report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings that have not finished.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A no-show is only counted once its
 check-in deadline has passed — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhvtdyzo2btozsepzyyyy">
+      <w:hyperlink w:history="1" r:id="rIdnblswfxwnrjbzphjozege">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The same rule means
 today's usage rate is always lower in the morning than it will be at five.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1404,51 +1404,51 @@
       <w:r>
         <w:t xml:space="preserve"> PDF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A feed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every export here is a file somebody downloads. The same bookings
 and usage figures are also on the REST API, which is how a BI tool pulls them
 on a schedule — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbd9rjgjcykk452vyktu2">
+      <w:hyperlink w:history="1" r:id="rIdbhb9f1jle-1mrswbgf-c9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI
 tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1874,51 +1874,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsw4eirwgrzc7szgj5iyx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdxxpvmzsl5e4tq7zm8frbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdmahbdjvcgsx0sg7crwszt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdioo3lhpctl80rktpe3l2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdyf9wxxufa8gvrwctxrjdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdq26n3vua4zyrktamhfcwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdh6y5uyyyrm3gh9ekfe6lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdwjftotyjftirljwmt1hsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdnsfmurmgayvayrtaokn3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdbhvtdyzo2btozsepzyyyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdsbd9rjgjcykk452vyktu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7d720068218e205f544bcea1ee9b91498660e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb66qdmrhn1mumypagh09s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdc7yietvwrk3a2tm74q4dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdzhslxypz9xxytnsdkdzgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdtza7uwvygs2ft5o0l2bi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId6f7ktgq9zcodvksobt5ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdxxiwmr1xd2_pmlvau9j6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdp4sbdhvwd20gys9clgxyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId9tanlqzq4avgsg0oaytck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdrheasynhafqrox_q5rth4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdnblswfxwnrjbzphjozege" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbhb9f1jle-1mrswbgf-c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7d720068218e205f544bcea1ee9b91498660e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>