--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking form is composed from the built-in fields plus your own, and a site runs several. Three routes decide which one a given booking gets, which is why a form can change halfway through and take a filled-in answer with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvoqw9uz8las6kbynhwfo">
+      <w:hyperlink w:history="1" r:id="rIdsvxspq2llnbm1i30fcxua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking form can change while somebody is filling it in. They open it, answer
 a question, pick a room — and the question is gone. Nothing has broken: the form
 they started on was not the room's form, and the moment the room was chosen it
 was replaced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -299,51 +299,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Drop the fields you do not ask for, move the ones that matter to the top, and add your own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A form is then assigned to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a site can have as many forms as it
 has kinds of space — one for chargeable meeting rooms, one for hot desks, one for
 everything else. Every field on each of them is documented in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcbnrmxlzh19k2rv9mvqj">
+      <w:hyperlink w:history="1" r:id="rIdeknqthulgzbse3fc51fmy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">form fields reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (Booking form)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -551,186 +551,219 @@
         <w:t xml:space="preserve"> Selecting several merges their forms
 rather than picking the strictest, so a booking spanning a room and a parking
 space asks everything either of them asks, each question once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Otherwise the default display form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> At most one form per site can hold it,
 and it is what somebody sees before they have picked anything. That is the
 switch behind the two screenshots at the top of this page — and the reason an
 answer already typed in can vanish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The answer the form decides is also what gets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A booking saved with an
+answer to a field its form does not have — from an old form, another client or an
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnshsebvfuu5eni_esd2bc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">import</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — drops that answer rather than
+storing it, and a stored answer left over from an earlier form goes the next time
+the booking is edited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (Booking purpose setting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Team spaces and resource policies decide that — see
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdecqmzkvvmrxi9nmas0cr6">
+      <w:hyperlink w:history="1" r:id="rId6kiurhtoad2dtcsrbw4ks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nothing
 here changes who can reach a resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether approval is needed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource policy, not the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Whether the Host field appears.</w:t>
-[...3 lines deleted...]
-carries that field's name.</w:t>
+        <w:t xml:space="preserve">Whether the Host field appears on its own.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The form's Host row switches it
+per kind of resource, but the resource policy has to allow a host as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a panel or signage shows as the booking's title.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A field can be
 promoted into the panel title, but that is set on the player configuration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the form looks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Which fields it has is decided here; how much of a
 room's own description prints beside them is a separate setting per form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxshraq-bakewkol8owcn">
+      <w:hyperlink w:history="1" r:id="rIdejaq-24zivlbfaydcqmos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1176,51 +1209,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvvoqw9uz8las6kbynhwfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdtcbnrmxlzh19k2rv9mvqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdecqmzkvvmrxi9nmas0cr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdwxshraq-bakewkol8owcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c39d934085c72c7f07ccf206b5f4589b9e37b68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2aaf2aa75a12663d4186790889d47f104778b259.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7316db2e0e02c2d470009758a36855e41a217478.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54549a2c780cf52105329084cd67d027456484dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0661b4fe34d6633da020acaff4202d92d9fa081b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsvxspq2llnbm1i30fcxua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdeknqthulgzbse3fc51fmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdnshsebvfuu5eni_esd2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId6kiurhtoad2dtcsrbw4ks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdejaq-24zivlbfaydcqmos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c39d934085c72c7f07ccf206b5f4589b9e37b68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2aaf2aa75a12663d4186790889d47f104778b259.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7316db2e0e02c2d470009758a36855e41a217478.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54549a2c780cf52105329084cd67d027456484dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0661b4fe34d6633da020acaff4202d92d9fa081b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which form a booking uses</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>