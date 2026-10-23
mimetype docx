--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvxspq2llnbm1i30fcxua">
+      <w:hyperlink w:history="1" r:id="rIdeovwsulmpkdndboqq13bo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking form can change while somebody is filling it in. They open it, answer
 a question, pick a room — and the question is gone. Nothing has broken: the form
 they started on was not the room's form, and the moment the room was chosen it
 was replaced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -299,51 +299,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Drop the fields you do not ask for, move the ones that matter to the top, and add your own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A form is then assigned to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a site can have as many forms as it
 has kinds of space — one for chargeable meeting rooms, one for hot desks, one for
 everything else. Every field on each of them is documented in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeknqthulgzbse3fc51fmy">
+      <w:hyperlink w:history="1" r:id="rIdk8fmjefm3gyfuy_vm9ax9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">form fields reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (Booking form)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -568,51 +568,51 @@
         <w:t xml:space="preserve"> At most one form per site can hold it,
 and it is what somebody sees before they have picked anything. That is the
 switch behind the two screenshots at the top of this page — and the reason an
 answer already typed in can vanish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The answer the form decides is also what gets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">kept</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A booking saved with an
 answer to a field its form does not have — from an old form, another client or an
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnshsebvfuu5eni_esd2bc">
+      <w:hyperlink w:history="1" r:id="rIdijtvszvhjv1ao1adoxzut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">import</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — drops that answer rather than
 storing it, and a stored answer left over from an earlier form goes the next time
 the booking is edited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (Booking purpose setting)</w:t>
       </w:r>
@@ -623,51 +623,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Team spaces and resource policies decide that — see
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6kiurhtoad2dtcsrbw4ks">
+      <w:hyperlink w:history="1" r:id="rIdbgqmvwmdisdhlqyl6pndl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nothing
 here changes who can reach a resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -719,51 +719,51 @@
         <w:t xml:space="preserve"> A field can be
 promoted into the panel title, but that is set on the player configuration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the form looks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Which fields it has is decided here; how much of a
 room's own description prints beside them is a separate setting per form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejaq-24zivlbfaydcqmos">
+      <w:hyperlink w:history="1" r:id="rIdsywydwjiyvevm8_rkgyer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1209,51 +1209,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsvxspq2llnbm1i30fcxua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdeknqthulgzbse3fc51fmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdnshsebvfuu5eni_esd2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId6kiurhtoad2dtcsrbw4ks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdejaq-24zivlbfaydcqmos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c39d934085c72c7f07ccf206b5f4589b9e37b68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2aaf2aa75a12663d4186790889d47f104778b259.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7316db2e0e02c2d470009758a36855e41a217478.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54549a2c780cf52105329084cd67d027456484dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0661b4fe34d6633da020acaff4202d92d9fa081b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeovwsulmpkdndboqq13bo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdk8fmjefm3gyfuy_vm9ax9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdijtvszvhjv1ao1adoxzut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdbgqmvwmdisdhlqyl6pndl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsywydwjiyvevm8_rkgyer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8526f8b4f48498e505b2e28b3b895db529710ff1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a5e9e11bf606bc3a53526b8cfcd18f94d49076a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a27e1519819a4d0f82bc666b26f69a263fe89194.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c0dba5dcef0281bcfd8aab2504005a9e10be6b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5cc4ac120a4ad7730195877baea55e5cc1c35f1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which form a booking uses</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>