--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9d0dytqsgt6_m0rqeyby">
+      <w:hyperlink w:history="1" r:id="rId4wv_tapyjkttrz-dsmix2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One booking sends two different messages. The person who booked gets a
 confirmation; everybody they invited gets an invitation. They are not the same
 mail, they do not say the same thing, and only one of them is addressed to
 somebody who already knows about the meeting.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -803,51 +803,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disable booking email notifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is read across every resource in the
 booking, not just the one you were thinking of. Book a room and a projector
 together, and if the projector's policy has this on, the organiser and every
 attendee get nothing at all — no confirmation, no invitation, no cancellation.
 The room's own policy does not overrule it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the first thing to check when mail stops for some bookings and not
 others. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1m9se8lkw6qcpndchfy8f">
+      <w:hyperlink w:history="1" r:id="rIdwbwmoaqng_asfdbdjmfzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose which booking emails go out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is where the switch lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting the invitation again</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -902,138 +902,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The wording.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduneql2a5k05zawlsjwejz">
+      <w:hyperlink w:history="1" r:id="rIdkradur1a5j3mm4z38jf5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who it comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender address, and therefore the attachment
 behaviour above, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtog_6nztjqo0fsk5cotz">
+      <w:hyperlink w:history="1" r:id="rIdxqqmxcxtbvnqfqh-h4hzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail that arrives before a booking starts, or when it is
 about to be released, is a separate set of switches on the booking settings
-page, not on any policy.</w:t>
+page, not on any policy — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdczvh8cdkk-1yge0nl29o_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reminders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is its own
 subscription — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8s6bm4si3qiwsdeqwfji">
+      <w:hyperlink w:history="1" r:id="rIdilgm6mmy3jsusfnf9qmq5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1480,51 +1491,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh9d0dytqsgt6_m0rqeyby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId1m9se8lkw6qcpndchfy8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIduneql2a5k05zawlsjwejz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdbtog_6nztjqo0fsk5cotz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdj8s6bm4si3qiwsdeqwfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4wv_tapyjkttrz-dsmix2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdwbwmoaqng_asfdbdjmfzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdkradur1a5j3mm4z38jf5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdxqqmxcxtbvnqfqh-h4hzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdczvh8cdkk-1yge0nl29o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdilgm6mmy3jsusfnf9qmq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision emails when someone books</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>