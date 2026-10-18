--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4wv_tapyjkttrz-dsmix2">
+      <w:hyperlink w:history="1" r:id="rIdr5prc4xeafjhkd9z-l2jc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One booking sends two different messages. The person who booked gets a
 confirmation; everybody they invited gets an invitation. They are not the same
 mail, they do not say the same thing, and only one of them is addressed to
 somebody who already knows about the meeting.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -803,51 +803,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disable booking email notifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is read across every resource in the
 booking, not just the one you were thinking of. Book a room and a projector
 together, and if the projector's policy has this on, the organiser and every
 attendee get nothing at all — no confirmation, no invitation, no cancellation.
 The room's own policy does not overrule it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the first thing to check when mail stops for some bookings and not
 others. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbwmoaqng_asfdbdjmfzm">
+      <w:hyperlink w:history="1" r:id="rIdt0v7n-qrpb5x-cualzuju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose which booking emails go out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is where the switch lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting the invitation again</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -902,149 +902,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The wording.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkradur1a5j3mm4z38jf5y">
+      <w:hyperlink w:history="1" r:id="rIdlahkz1l_auz0jj2c56h_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who it comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender address, and therefore the attachment
 behaviour above, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqqmxcxtbvnqfqh-h4hzc">
+      <w:hyperlink w:history="1" r:id="rIdg6qxrcvpzcf65mun2vx3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail that arrives before a booking starts, or when it is
 about to be released, is a separate set of switches on the booking settings
 page, not on any policy — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczvh8cdkk-1yge0nl29o_">
+      <w:hyperlink w:history="1" r:id="rId7xpjj3h7sw6synzqk7rth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is its own
 subscription — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilgm6mmy3jsusfnf9qmq5">
+      <w:hyperlink w:history="1" r:id="rIdv9tpvf6nn_bwpfncijm_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1491,51 +1491,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4wv_tapyjkttrz-dsmix2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdwbwmoaqng_asfdbdjmfzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdkradur1a5j3mm4z38jf5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdxqqmxcxtbvnqfqh-h4hzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdczvh8cdkk-1yge0nl29o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdilgm6mmy3jsusfnf9qmq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr5prc4xeafjhkd9z-l2jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdt0v7n-qrpb5x-cualzuju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdlahkz1l_auz0jj2c56h_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdg6qxrcvpzcf65mun2vx3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7xpjj3h7sw6synzqk7rth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdv9tpvf6nn_bwpfncijm_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision emails when someone books</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>