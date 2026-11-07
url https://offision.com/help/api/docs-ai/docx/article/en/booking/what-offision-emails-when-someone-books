--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5prc4xeafjhkd9z-l2jc">
+      <w:hyperlink w:history="1" r:id="rIdn82p6zjrptc6sd_fx7obe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One booking sends two different messages. The person who booked gets a
 confirmation; everybody they invited gets an invitation. They are not the same
 mail, they do not say the same thing, and only one of them is addressed to
 somebody who already knows about the meeting.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -803,51 +803,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disable booking email notifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is read across every resource in the
 booking, not just the one you were thinking of. Book a room and a projector
 together, and if the projector's policy has this on, the organiser and every
 attendee get nothing at all — no confirmation, no invitation, no cancellation.
 The room's own policy does not overrule it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the first thing to check when mail stops for some bookings and not
 others. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0v7n-qrpb5x-cualzuju">
+      <w:hyperlink w:history="1" r:id="rIdqwtbw6vgoxf-va6rn7byb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose which booking emails go out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is where the switch lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getting the invitation again</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -902,149 +902,149 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The wording.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlahkz1l_auz0jj2c56h_k">
+      <w:hyperlink w:history="1" r:id="rIdad4cy0hd2pavwdrekahwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who it comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender address, and therefore the attachment
 behaviour above, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6qxrcvpzcf65mun2vx3r">
+      <w:hyperlink w:history="1" r:id="rIdeoies985oygkfqrrwy6j6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail that arrives before a booking starts, or when it is
 about to be released, is a separate set of switches on the booking settings
 page, not on any policy — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7xpjj3h7sw6synzqk7rth">
+      <w:hyperlink w:history="1" r:id="rIdqcmewcylo_qrjz0tb9xhq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is its own
 subscription — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9tpvf6nn_bwpfncijm_n">
+      <w:hyperlink w:history="1" r:id="rIdtiwe2r5xlbkjztd0m2sx6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1491,51 +1491,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr5prc4xeafjhkd9z-l2jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdt0v7n-qrpb5x-cualzuju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdlahkz1l_auz0jj2c56h_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdg6qxrcvpzcf65mun2vx3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7xpjj3h7sw6synzqk7rth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdv9tpvf6nn_bwpfncijm_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn82p6zjrptc6sd_fx7obe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdqwtbw6vgoxf-va6rn7byb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdad4cy0hd2pavwdrekahwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdeoies985oygkfqrrwy6j6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdqcmewcylo_qrjz0tb9xhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdtiwe2r5xlbkjztd0m2sx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision emails when someone books</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>