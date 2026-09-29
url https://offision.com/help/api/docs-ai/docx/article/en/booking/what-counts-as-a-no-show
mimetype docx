--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-x0zff86xy8p7pubw3lxd">
+      <w:hyperlink w:history="1" r:id="rId0ktqw86jn25zvkgxqlrde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A no-show is a booking that reached its check-in deadline with nobody having checked
 in, and was released. That is the whole definition, and keeping it narrow is what
 makes the rate comparable between rooms and between months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -114,51 +114,51 @@
 in the total either, so cancelling does not quietly improve anyone's rate by padding
 the denominator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is counted is bookings that were used, are in use, or were released unattended.
 Someone who cancels at nine in the morning has given the room back; the figures treat
 that as the good outcome it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is also the reason a room may be set to stop accepting cancellations once its
 check-in window has opened: from that point the booking is committed, and one nobody
 turns up for is recorded as the no-show it was rather than disappearing from both
 sides of the sum. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4yvpduqtwmplydbimotv">
+      <w:hyperlink w:history="1" r:id="rIdbv87k70kidskphormdb_1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sensor check-in counts as attendance.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a room checks itself in because
 somebody is sitting in it, that is a real check-in and never a no-show — so switching
@@ -225,51 +225,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which requires it to be on your network.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsx6cfwfboeoezg9thxwf">
+      <w:hyperlink w:history="1" r:id="rIdiup5bfnoqitsgrrnp0azn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the numbers are</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -636,51 +636,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody finds out only from a report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The organiser is told twice, in the app and by email — once when the resource becomes
 ready to check into, and again when it has been released.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a name on the ranking is somebody who has already been told, twice, every time.
 That is worth knowing before using the list as evidence — and worth checking, since
-both emails can be switched off for the whole organisation.</w:t>
+both emails can be switched off for the whole organisation. The notifications in the
+app cannot, so somebody was told even where the mail was off —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2mw8ga02hrjcvl95bo6jz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reminders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2514600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -1281,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-x0zff86xy8p7pubw3lxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdo4yvpduqtwmplydbimotv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdrsx6cfwfboeoezg9thxwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db340faff72e6d3d8984da04d476accddfb5aec2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd74d5334b4fbc4cca711f8aaafe219278694c5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c40988b3d217dbcbc12dc99c188b8222a9b3b83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/941e0f87973f79c81bf5e40fb66b700ceca0aa57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24af61459a3433d178bb9448a2abe93842a62412.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ktqw86jn25zvkgxqlrde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbv87k70kidskphormdb_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdiup5bfnoqitsgrrnp0azn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId2mw8ga02hrjcvl95bo6jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db340faff72e6d3d8984da04d476accddfb5aec2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd74d5334b4fbc4cca711f8aaafe219278694c5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c40988b3d217dbcbc12dc99c188b8222a9b3b83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/941e0f87973f79c81bf5e40fb66b700ceca0aa57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24af61459a3433d178bb9448a2abe93842a62412.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What counts as a no-show</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>