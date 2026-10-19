--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ktqw86jn25zvkgxqlrde">
+      <w:hyperlink w:history="1" r:id="rId2s0nkyyut0nsq6p6ze-8f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A no-show is a booking that reached its check-in deadline with nobody having checked
 in, and was released. That is the whole definition, and keeping it narrow is what
 makes the rate comparable between rooms and between months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -114,51 +114,51 @@
 in the total either, so cancelling does not quietly improve anyone's rate by padding
 the denominator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is counted is bookings that were used, are in use, or were released unattended.
 Someone who cancels at nine in the morning has given the room back; the figures treat
 that as the good outcome it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is also the reason a room may be set to stop accepting cancellations once its
 check-in window has opened: from that point the booking is committed, and one nobody
 turns up for is recorded as the no-show it was rather than disappearing from both
 sides of the sum. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbv87k70kidskphormdb_1">
+      <w:hyperlink w:history="1" r:id="rIdojq8ozked6cju-9ylqiii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sensor check-in counts as attendance.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a room checks itself in because
 somebody is sitting in it, that is a real check-in and never a no-show — so switching
@@ -225,51 +225,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which requires it to be on your network.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiup5bfnoqitsgrrnp0azn">
+      <w:hyperlink w:history="1" r:id="rIdpbyszz66byjb5cgzveet0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the numbers are</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -640,51 +640,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody finds out only from a report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The organiser is told twice, in the app and by email — once when the resource becomes
 ready to check into, and again when it has been released.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a name on the ranking is somebody who has already been told, twice, every time.
 That is worth knowing before using the list as evidence — and worth checking, since
 both emails can be switched off for the whole organisation. The notifications in the
 app cannot, so somebody was told even where the mail was off —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mw8ga02hrjcvl95bo6jz">
+      <w:hyperlink w:history="1" r:id="rId83g8lx_5d2ahnwbpko55a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ktqw86jn25zvkgxqlrde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbv87k70kidskphormdb_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdiup5bfnoqitsgrrnp0azn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId2mw8ga02hrjcvl95bo6jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db340faff72e6d3d8984da04d476accddfb5aec2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd74d5334b4fbc4cca711f8aaafe219278694c5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c40988b3d217dbcbc12dc99c188b8222a9b3b83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/941e0f87973f79c81bf5e40fb66b700ceca0aa57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24af61459a3433d178bb9448a2abe93842a62412.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2s0nkyyut0nsq6p6ze-8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdojq8ozked6cju-9ylqiii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdpbyszz66byjb5cgzveet0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId83g8lx_5d2ahnwbpko55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a416cac46aa339869a574b0dcf6123c41f682cc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/569c0afb9052f2118ac384a1f29bf4da3ca8f133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a85da041b6e6d723d5e70a814c315b44baadf543.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf19a63f14f9486bd94846867e7b08cc9f1739d4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da8c0058f810ed5698065161af63ce3b6f5773b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What counts as a no-show</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>