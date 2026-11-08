--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2s0nkyyut0nsq6p6ze-8f">
+      <w:hyperlink w:history="1" r:id="rIdccxlndzh2w6eb2oaobltp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A no-show is a booking that reached its check-in deadline with nobody having checked
 in, and was released. That is the whole definition, and keeping it narrow is what
 makes the rate comparable between rooms and between months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -114,51 +114,51 @@
 in the total either, so cancelling does not quietly improve anyone's rate by padding
 the denominator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is counted is bookings that were used, are in use, or were released unattended.
 Someone who cancels at nine in the morning has given the room back; the figures treat
 that as the good outcome it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is also the reason a room may be set to stop accepting cancellations once its
 check-in window has opened: from that point the booking is committed, and one nobody
 turns up for is recorded as the no-show it was rather than disappearing from both
 sides of the sum. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojq8ozked6cju-9ylqiii">
+      <w:hyperlink w:history="1" r:id="rIdxsd6xypvsufrecjqnrdwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sensor check-in counts as attendance.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a room checks itself in because
 somebody is sitting in it, that is a real check-in and never a no-show — so switching
@@ -225,51 +225,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which requires it to be on your network.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbyszz66byjb5cgzveet0">
+      <w:hyperlink w:history="1" r:id="rIdb4s3iiyf0rscyt3-vtxot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the numbers are</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -640,51 +640,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody finds out only from a report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The organiser is told twice, in the app and by email — once when the resource becomes
 ready to check into, and again when it has been released.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a name on the ranking is somebody who has already been told, twice, every time.
 That is worth knowing before using the list as evidence — and worth checking, since
 both emails can be switched off for the whole organisation. The notifications in the
 app cannot, so somebody was told even where the mail was off —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId83g8lx_5d2ahnwbpko55a">
+      <w:hyperlink w:history="1" r:id="rIdzlzjkfuulvpug7od-nljt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2s0nkyyut0nsq6p6ze-8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdojq8ozked6cju-9ylqiii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdpbyszz66byjb5cgzveet0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId83g8lx_5d2ahnwbpko55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a416cac46aa339869a574b0dcf6123c41f682cc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/569c0afb9052f2118ac384a1f29bf4da3ca8f133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a85da041b6e6d723d5e70a814c315b44baadf543.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf19a63f14f9486bd94846867e7b08cc9f1739d4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da8c0058f810ed5698065161af63ce3b6f5773b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdccxlndzh2w6eb2oaobltp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxsd6xypvsufrecjqnrdwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdb4s3iiyf0rscyt3-vtxot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdzlzjkfuulvpug7od-nljt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a416cac46aa339869a574b0dcf6123c41f682cc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/569c0afb9052f2118ac384a1f29bf4da3ca8f133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a85da041b6e6d723d5e70a814c315b44baadf543.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf19a63f14f9486bd94846867e7b08cc9f1739d4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da8c0058f810ed5698065161af63ce3b6f5773b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What counts as a no-show</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>