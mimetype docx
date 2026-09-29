--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Twelve statuses: seven on the line a booking walks and five it can end at instead, the colour each one is drawn in, the three stops that are skipped unless the room asks for them, and the three that are the same slate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksnvjlpfqrnwf_ykei0qm">
+      <w:hyperlink w:history="1" r:id="rIdmy7hqqcnkm7haxhx6ikgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking's status says where it has got to between being asked for and being
 over. It is the word on the chip in every calendar and list, and it is what the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -823,51 +823,51 @@
       <w:r>
         <w:t xml:space="preserve"> appears only where the resource policy asks for approval.
 Without it, a booking goes from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> straight to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjklf7ymkfrpt_cccspjv">
+      <w:hyperlink w:history="1" r:id="rIdyhsrgommewhxhquqntm7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve"> appears only where the resource policy requires
 check-in. Without it, a booking turns </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at its start time and can
 never be a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtf8z82wycjp0ewf8qazxf">
+      <w:hyperlink w:history="1" r:id="rIdimf_gpjvp-5dtg__2jv8j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on an ordinary room with neither setting on therefore only ever shows
 four words: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
@@ -957,60 +957,205 @@
         <w:t xml:space="preserve">Used</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking can also go backwards. On a room that needs approving, editing a
 confirmed booking can send it back to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy56-g0qbh6wym1q3scfsx">
+      <w:hyperlink w:history="1" r:id="rId4q1tevjkksczfabjum1_h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">And it can be moved by hand. When a sync fails or a panel misses a check-out, a
+booking sits in a state nothing in the normal flow will move it out of. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force
+change state</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, in the booking's history, offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booked</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Used</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the one it is in already is ticked and cannot be picked. It confirms
+first and records the change under your name as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forced by admin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, so the trail
+still says who decided. Needs booking-manager write access, and repairs those
+three working states only: it cannot cancel, approve, or produce any of the
+endings below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That history is also where a check-in says how the person identified — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff
+card</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">User passcode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">QR code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Face</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anonymous</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmed on panel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Rows written before this was recorded show no method.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The five it can end at instead</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1597,51 +1742,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Blue and grey mean the opposite on a panel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 On a booking, blue means confirmed and grey means finished. On the panel by the
 door, blue means the room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and grey means it cannot be booked at all.
 The two are separate colour systems — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ijieyrfen7c6zrvoia2d">
+      <w:hyperlink w:history="1" r:id="rIdfev25kiwwed9olxuhv4or">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a status does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1670,63 +1815,63 @@
 somebody checked in, which is not the same as somebody being there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether it was cancelled.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no cancelled status. A cancelled
 booking is removed, so it leaves the calendar rather than turning grey — and
 it is never counted as a no-show. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumh6cbuoegto4zlonxmns">
+      <w:hyperlink w:history="1" r:id="rIdt70sc8hmvgoqmdi-skb3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj9mgczfzllygopuy0veay">
+      <w:hyperlink w:history="1" r:id="rIdexgxgrdvbkn4pw4xmllci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2204,51 +2349,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdksnvjlpfqrnwf_ykei0qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdfjklf7ymkfrpt_cccspjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdtf8z82wycjp0ewf8qazxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdy56-g0qbh6wym1q3scfsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId1ijieyrfen7c6zrvoia2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdumh6cbuoegto4zlonxmns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdj9mgczfzllygopuy0veay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0a81e7020908a7cbad0eb8bceb80ba01c3b299.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmy7hqqcnkm7haxhx6ikgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdyhsrgommewhxhquqntm7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdimf_gpjvp-5dtg__2jv8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId4q1tevjkksczfabjum1_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdfev25kiwwed9olxuhv4or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdt70sc8hmvgoqmdi-skb3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdexgxgrdvbkn4pw4xmllci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0a81e7020908a7cbad0eb8bceb80ba01c3b299.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking's status means</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>