--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Twelve statuses: seven on the line a booking walks and five it can end at instead, the colour each one is drawn in, the three stops that are skipped unless the room asks for them, and the three that are the same slate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmy7hqqcnkm7haxhx6ikgd">
+      <w:hyperlink w:history="1" r:id="rIduc5gpqxgpi8ob8mvpkyzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking's status says where it has got to between being asked for and being
 over. It is the word on the chip in every calendar and list, and it is what the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -823,51 +823,51 @@
       <w:r>
         <w:t xml:space="preserve"> appears only where the resource policy asks for approval.
 Without it, a booking goes from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> straight to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhsrgommewhxhquqntm7f">
+      <w:hyperlink w:history="1" r:id="rIdeivhsipxlzy3ohuvcqdbr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve"> appears only where the resource policy requires
 check-in. Without it, a booking turns </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at its start time and can
 never be a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimf_gpjvp-5dtg__2jv8j">
+      <w:hyperlink w:history="1" r:id="rIdolkrworqa_ujcqqa67paq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on an ordinary room with neither setting on therefore only ever shows
 four words: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
@@ -957,51 +957,51 @@
         <w:t xml:space="preserve">Used</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking can also go backwards. On a room that needs approving, editing a
 confirmed booking can send it back to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4q1tevjkksczfabjum1_h">
+      <w:hyperlink w:history="1" r:id="rIdziuaiv_hsab0um6eusoyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And it can be moved by hand. When a sync fails or a panel misses a check-out, a
 booking sits in a state nothing in the normal flow will move it out of. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Force
@@ -1464,53 +1464,63 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room's calendar refused it, and Offision found out late</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the only one of the five that is not a refusal — the booking was
-[...1 lines deleted...]
-is why they are drawn the same near-black.</w:t>
+        <w:t xml:space="preserve"> means nobody checked in before the deadline for an accepted booking. The other four are refusals,
+so all use near-black. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdilzlwtnxoq78spjmxnzba">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">what remains in the three calendars after a no-show</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waiting for the room to answer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
@@ -1742,51 +1752,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Blue and grey mean the opposite on a panel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 On a booking, blue means confirmed and grey means finished. On the panel by the
 door, blue means the room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and grey means it cannot be booked at all.
 The two are separate colour systems — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfev25kiwwed9olxuhv4or">
+      <w:hyperlink w:history="1" r:id="rIdg6sitefcwtztduabv0u5-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a status does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1815,63 +1825,63 @@
 somebody checked in, which is not the same as somebody being there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether it was cancelled.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no cancelled status. A cancelled
 booking is removed, so it leaves the calendar rather than turning grey — and
 it is never counted as a no-show. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt70sc8hmvgoqmdi-skb3n">
+      <w:hyperlink w:history="1" r:id="rIdlovaiqudowl0wrykoaixe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexgxgrdvbkn4pw4xmllci">
+      <w:hyperlink w:history="1" r:id="rId4d6wshssxiktgtv2lrijx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2349,51 +2359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmy7hqqcnkm7haxhx6ikgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdyhsrgommewhxhquqntm7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdimf_gpjvp-5dtg__2jv8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId4q1tevjkksczfabjum1_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdfev25kiwwed9olxuhv4or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdt70sc8hmvgoqmdi-skb3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdexgxgrdvbkn4pw4xmllci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0a81e7020908a7cbad0eb8bceb80ba01c3b299.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduc5gpqxgpi8ob8mvpkyzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdeivhsipxlzy3ohuvcqdbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdolkrworqa_ujcqqa67paq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdziuaiv_hsab0um6eusoyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdilzlwtnxoq78spjmxnzba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdg6sitefcwtztduabv0u5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdlovaiqudowl0wrykoaixe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rId4d6wshssxiktgtv2lrijx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a44edd1a701395ab0b757b0914dda7b8dc26bd61.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking's status means</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>