--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduc5gpqxgpi8ob8mvpkyzu">
+      <w:hyperlink w:history="1" r:id="rIdqp0pgt53lau5fk2_bsuw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking's status says where it has got to between being asked for and being
 over. It is the word on the chip in every calendar and list, and it is what the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -823,51 +823,51 @@
       <w:r>
         <w:t xml:space="preserve"> appears only where the resource policy asks for approval.
 Without it, a booking goes from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> straight to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeivhsipxlzy3ohuvcqdbr">
+      <w:hyperlink w:history="1" r:id="rIdspkwxj-p3cbst8lc8rwox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve"> appears only where the resource policy requires
 check-in. Without it, a booking turns </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Using</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at its start time and can
 never be a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolkrworqa_ujcqqa67paq">
+      <w:hyperlink w:history="1" r:id="rIdyotz5f637gmdnutmavbqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on an ordinary room with neither setting on therefore only ever shows
 four words: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial</w:t>
@@ -957,51 +957,51 @@
         <w:t xml:space="preserve">Used</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking can also go backwards. On a room that needs approving, editing a
 confirmed booking can send it back to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdziuaiv_hsab0um6eusoyw">
+      <w:hyperlink w:history="1" r:id="rIdowq1y074gaqqjxam_tibe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And it can be moved by hand. When a sync fails or a panel misses a check-out, a
 booking sits in a state nothing in the normal flow will move it out of. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Force
@@ -1467,51 +1467,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means nobody checked in before the deadline for an accepted booking. The other four are refusals,
 so all use near-black. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilzlwtnxoq78spjmxnzba">
+      <w:hyperlink w:history="1" r:id="rIdv9dggxk03dvutobpwixsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what remains in the three calendars after a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waiting for the room to answer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1752,51 +1752,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Blue and grey mean the opposite on a panel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 On a booking, blue means confirmed and grey means finished. On the panel by the
 door, blue means the room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and grey means it cannot be booked at all.
 The two are separate colour systems — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6sitefcwtztduabv0u5-">
+      <w:hyperlink w:history="1" r:id="rIdk5irddwqv9b7xnrfcufu5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a status does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1825,63 +1825,63 @@
 somebody checked in, which is not the same as somebody being there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether it was cancelled.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no cancelled status. A cancelled
 booking is removed, so it leaves the calendar rather than turning grey — and
 it is never counted as a no-show. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlovaiqudowl0wrykoaixe">
+      <w:hyperlink w:history="1" r:id="rIdvabmcemlcs0te3aihhaud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4d6wshssxiktgtv2lrijx">
+      <w:hyperlink w:history="1" r:id="rIdh7sdbc5bmbli3fp6xltbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2359,51 +2359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduc5gpqxgpi8ob8mvpkyzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdeivhsipxlzy3ohuvcqdbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdolkrworqa_ujcqqa67paq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdziuaiv_hsab0um6eusoyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdilzlwtnxoq78spjmxnzba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdg6sitefcwtztduabv0u5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdlovaiqudowl0wrykoaixe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rId4d6wshssxiktgtv2lrijx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a44edd1a701395ab0b757b0914dda7b8dc26bd61.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqp0pgt53lau5fk2_bsuw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdspkwxj-p3cbst8lc8rwox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdyotz5f637gmdnutmavbqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdowq1y074gaqqjxam_tibe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdv9dggxk03dvutobpwixsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdk5irddwqv9b7xnrfcufu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdvabmcemlcs0te3aihhaud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdh7sdbc5bmbli3fp6xltbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a44edd1a701395ab0b757b0914dda7b8dc26bd61.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking's status means</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>