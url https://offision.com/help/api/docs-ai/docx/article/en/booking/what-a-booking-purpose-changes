--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4bqihujliqwpyjmjiui-">
+      <w:hyperlink w:history="1" r:id="rIde-qhp33bqapqyhhiypfgb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
@@ -610,179 +610,179 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the advanced part. Each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">option</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is what the booker actually sees. It has a name, an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 for </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3dygexsg_8k5ooyhpa1fo">
+      <w:hyperlink w:history="1" r:id="rIdom1r4mes0v0gmq6p78eq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">spreadsheet imports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 four overrides, each a switch with a value beside it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfj5fexkfzfcqksbjqdm4e">
+      <w:hyperlink w:history="1" r:id="rIdq9bm7oxozv-mn8xaojaaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is checked against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override quota policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9p_sj9_r6ho1mlfojnolq">
+      <w:hyperlink w:history="1" r:id="rId7se5yze2rsoacqnxls_ld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quota</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is charged to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override service items</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrvchjbw-0keuvrlddxeq">
+      <w:hyperlink w:history="1" r:id="rIdca06hj1t9fti4fmpkgojk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form offers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhk3p8rrcun10jng98cscc">
+      <w:hyperlink w:history="1" r:id="rId_3ts2lm0lo3pfcvprn_80">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">extra fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form asks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides" descr="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty." title="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -863,51 +863,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it shows afterwards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendars and booking cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> print the purpose under the title, and each
 purpose can have its own card colour and its own lines — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzalanpw1fj8t-zj_xagkv">
+      <w:hyperlink w:history="1" r:id="rId-y06eqkx-zhhdyuzcib6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the
 calendar by booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1498,51 +1498,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy4bqihujliqwpyjmjiui-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId3dygexsg_8k5ooyhpa1fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdfj5fexkfzfcqksbjqdm4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId9p_sj9_r6ho1mlfojnolq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdnrvchjbw-0keuvrlddxeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdhk3p8rrcun10jng98cscc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzalanpw1fj8t-zj_xagkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2114abf720e754e7b589a0fa51331f309ebb805d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3940a92d8319c9cf13149e39230d5525a2db99a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c179b83608646835dc1708878a6cb4a378db798.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a428046c7508f238a364d9124aa2c4a62b576e93.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f51410ba9b7151cc523dc9840901dc7dc69e298.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d838c1764b75f80bcbb721fe705c0e5a02cdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-qhp33bqapqyhhiypfgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdom1r4mes0v0gmq6p78eq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdq9bm7oxozv-mn8xaojaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7se5yze2rsoacqnxls_ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdca06hj1t9fti4fmpkgojk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId_3ts2lm0lo3pfcvprn_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId-y06eqkx-zhhdyuzcib6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2114abf720e754e7b589a0fa51331f309ebb805d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3940a92d8319c9cf13149e39230d5525a2db99a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c179b83608646835dc1708878a6cb4a378db798.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a428046c7508f238a364d9124aa2c4a62b576e93.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f51410ba9b7151cc523dc9840901dc7dc69e298.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d838c1764b75f80bcbb721fe705c0e5a02cdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking purpose changes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>