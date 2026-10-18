--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-qhp33bqapqyhhiypfgb">
+      <w:hyperlink w:history="1" r:id="rId7beaemlpo1s_mapujtrmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
@@ -610,179 +610,179 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the advanced part. Each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">option</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is what the booker actually sees. It has a name, an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 for </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdom1r4mes0v0gmq6p78eq2">
+      <w:hyperlink w:history="1" r:id="rId5e-dkuxinirtjrkezpjex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">spreadsheet imports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 four overrides, each a switch with a value beside it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq9bm7oxozv-mn8xaojaaa">
+      <w:hyperlink w:history="1" r:id="rIdzoa9dzqt30dbkp6wkpnij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is checked against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override quota policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7se5yze2rsoacqnxls_ld">
+      <w:hyperlink w:history="1" r:id="rIdeng0vve0p-_ngt1rbrw-f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quota</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is charged to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override service items</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdca06hj1t9fti4fmpkgojk">
+      <w:hyperlink w:history="1" r:id="rIdbm_aeuyw09j18nwcsdgza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form offers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_3ts2lm0lo3pfcvprn_80">
+      <w:hyperlink w:history="1" r:id="rId6j0reuloswhvbti_xurhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">extra fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form asks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides" descr="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty." title="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -863,51 +863,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it shows afterwards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendars and booking cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> print the purpose under the title, and each
 purpose can have its own card colour and its own lines — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-y06eqkx-zhhdyuzcib6j">
+      <w:hyperlink w:history="1" r:id="rIdaiw9rrnuax-35xmtgujc-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the
 calendar by booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1498,51 +1498,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-qhp33bqapqyhhiypfgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdom1r4mes0v0gmq6p78eq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdq9bm7oxozv-mn8xaojaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7se5yze2rsoacqnxls_ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdca06hj1t9fti4fmpkgojk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId_3ts2lm0lo3pfcvprn_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId-y06eqkx-zhhdyuzcib6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2114abf720e754e7b589a0fa51331f309ebb805d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3940a92d8319c9cf13149e39230d5525a2db99a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c179b83608646835dc1708878a6cb4a378db798.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a428046c7508f238a364d9124aa2c4a62b576e93.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f51410ba9b7151cc523dc9840901dc7dc69e298.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b6d838c1764b75f80bcbb721fe705c0e5a02cdf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7beaemlpo1s_mapujtrmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId5e-dkuxinirtjrkezpjex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdzoa9dzqt30dbkp6wkpnij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdeng0vve0p-_ngt1rbrw-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdbm_aeuyw09j18nwcsdgza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId6j0reuloswhvbti_xurhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdaiw9rrnuax-35xmtgujc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9699ce3e5397b88812a532c004bb0c48b89b7aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11b039a9ab88dbf5711ae63d65fb63a95df915e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e90cc97d14a828709555511fcba416e5ee79d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27206e8834f6605d9357223182b50b4fa1751b45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54092379b963480d88f6cb840422b58c8fbc1060.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e03debe2b8b233724b2ebfce1e54caf1e5317.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking purpose changes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>