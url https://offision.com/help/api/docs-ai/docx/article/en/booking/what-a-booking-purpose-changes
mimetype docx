--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7beaemlpo1s_mapujtrmr">
+      <w:hyperlink w:history="1" r:id="rIdjreantloafs_tcrovpip1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
@@ -610,179 +610,179 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the advanced part. Each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">option</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is what the booker actually sees. It has a name, an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 for </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5e-dkuxinirtjrkezpjex">
+      <w:hyperlink w:history="1" r:id="rIdbidtsuq8kokm94s4mceg6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">spreadsheet imports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 four overrides, each a switch with a value beside it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoa9dzqt30dbkp6wkpnij">
+      <w:hyperlink w:history="1" r:id="rId6jkhobd2nwc8flxygkbyv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is checked against.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override quota policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeng0vve0p-_ngt1rbrw-f">
+      <w:hyperlink w:history="1" r:id="rId6lpmpgyskm1yot-hucfiv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quota</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the booking is charged to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override service items</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbm_aeuyw09j18nwcsdgza">
+      <w:hyperlink w:history="1" r:id="rId6a9nlyldylo-8ookgkf7j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form offers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override booking form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6j0reuloswhvbti_xurhl">
+      <w:hyperlink w:history="1" r:id="rIdqq54jrgpiiuz2__z-nfyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">extra fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 the form asks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides" descr="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty." title="An option's overrides. Off: the resource's own setting applies. On: the value beside it replaces it — even when that value is empty."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -863,51 +863,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it shows afterwards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendars and booking cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> print the purpose under the title, and each
 purpose can have its own card colour and its own lines — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaiw9rrnuax-35xmtgujc-">
+      <w:hyperlink w:history="1" r:id="rIdcszollvzw2gqca4rnrsco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the
 calendar by booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1498,51 +1498,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7beaemlpo1s_mapujtrmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId5e-dkuxinirtjrkezpjex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdzoa9dzqt30dbkp6wkpnij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdeng0vve0p-_ngt1rbrw-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdbm_aeuyw09j18nwcsdgza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId6j0reuloswhvbti_xurhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdaiw9rrnuax-35xmtgujc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9699ce3e5397b88812a532c004bb0c48b89b7aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11b039a9ab88dbf5711ae63d65fb63a95df915e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e90cc97d14a828709555511fcba416e5ee79d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27206e8834f6605d9357223182b50b4fa1751b45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54092379b963480d88f6cb840422b58c8fbc1060.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e03debe2b8b233724b2ebfce1e54caf1e5317.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjreantloafs_tcrovpip1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdbidtsuq8kokm94s4mceg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId6jkhobd2nwc8flxygkbyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6lpmpgyskm1yot-hucfiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId6a9nlyldylo-8ookgkf7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdqq54jrgpiiuz2__z-nfyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcszollvzw2gqca4rnrsco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9699ce3e5397b88812a532c004bb0c48b89b7aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11b039a9ab88dbf5711ae63d65fb63a95df915e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/104e90cc97d14a828709555511fcba416e5ee79d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27206e8834f6605d9357223182b50b4fa1751b45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54092379b963480d88f6cb840422b58c8fbc1060.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e03debe2b8b233724b2ebfce1e54caf1e5317.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a booking purpose changes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>