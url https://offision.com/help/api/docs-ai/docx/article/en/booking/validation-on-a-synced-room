--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsbi9suxashm1fzrqyw_r">
+      <w:hyperlink w:history="1" r:id="rId6ep2z6vn11spptwm5uljq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on a room synced from Microsoft 365 or Google Workspace passes two
 checks, and they run in a fixed order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -172,51 +172,51 @@
       <w:r>
         <w:t xml:space="preserve"> and the provider
 answers straight away. The booking is confirmed on the spot and Offision does not
 apply its policy to it — the answer was already given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it off and the invitation waits instead. The booking sits at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pending
 System Validation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — asked, and not yet answered — while Offision checks the
 policy, and Offision then answers on the room's behalf. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdol1ownhxoa5qasrcqp59m">
+      <w:hyperlink w:history="1" r:id="rIdkne3zvy3ixbfbtv8kdosq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking
 status means</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which one you want</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -389,51 +389,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Otherwise the policy is not applied to anything booked in Outlook, and only bookings made in Offision obey it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a room needs approval and the mailbox accepts automatically, the organiser
 can also be told twice: an acceptance from the provider, and then a rejection from
 Offision if a rule or a reviewer says no. Telling those two emails apart is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsjml_3_qzrtozlrmtva_">
+      <w:hyperlink w:history="1" r:id="rIdpxqss3soah_-ofnkdrowp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email came from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While a request waits for a reviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,51 +507,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Room replies in Outlook while waiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the switch for that. Turn it off and
 the holding acceptance goes out silently: the slot is still held, and the
 organiser hears nothing until the reviewer approves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not change:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Who may approve, what needs approving, and how long a request survives unanswered
 are the policy's own settings — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_sbe5ykyg73j_x3aehpo">
+      <w:hyperlink w:history="1" r:id="rIdsgjbov5fry0kxrmeod74h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is
 booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nor does any of it change
 the provider's first check: a room that refuses a meeting for a clash refuses it
 before Offision is told.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -985,51 +985,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsbi9suxashm1fzrqyw_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdol1ownhxoa5qasrcqp59m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdnsjml_3_qzrtozlrmtva_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdw_sbe5ykyg73j_x3aehpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ep2z6vn11spptwm5uljq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdkne3zvy3ixbfbtv8kdosq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdpxqss3soah_-ofnkdrowp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsgjbov5fry0kxrmeod74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a booking on an Outlook or Google room is validated</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>