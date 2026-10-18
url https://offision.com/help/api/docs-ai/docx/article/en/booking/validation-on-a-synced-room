--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ep2z6vn11spptwm5uljq">
+      <w:hyperlink w:history="1" r:id="rIdkavqowpil9d8eyxtr4kjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on a room synced from Microsoft 365 or Google Workspace passes two
 checks, and they run in a fixed order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -172,51 +172,51 @@
       <w:r>
         <w:t xml:space="preserve"> and the provider
 answers straight away. The booking is confirmed on the spot and Offision does not
 apply its policy to it — the answer was already given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it off and the invitation waits instead. The booking sits at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pending
 System Validation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — asked, and not yet answered — while Offision checks the
 policy, and Offision then answers on the room's behalf. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkne3zvy3ixbfbtv8kdosq">
+      <w:hyperlink w:history="1" r:id="rIdfxsdoonv9v-gqui7dx6vc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking
 status means</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which one you want</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -389,51 +389,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Otherwise the policy is not applied to anything booked in Outlook, and only bookings made in Offision obey it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a room needs approval and the mailbox accepts automatically, the organiser
 can also be told twice: an acceptance from the provider, and then a rejection from
 Offision if a rule or a reviewer says no. Telling those two emails apart is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxqss3soah_-ofnkdrowp">
+      <w:hyperlink w:history="1" r:id="rIdhbbptl7omz51m5npifmqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email came from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While a request waits for a reviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,51 +507,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Room replies in Outlook while waiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the switch for that. Turn it off and
 the holding acceptance goes out silently: the slot is still held, and the
 organiser hears nothing until the reviewer approves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not change:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Who may approve, what needs approving, and how long a request survives unanswered
 are the policy's own settings — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgjbov5fry0kxrmeod74h">
+      <w:hyperlink w:history="1" r:id="rIdsbbangtr47rhzpxgszkxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is
 booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nor does any of it change
 the provider's first check: a room that refuses a meeting for a clash refuses it
 before Offision is told.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -985,51 +985,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ep2z6vn11spptwm5uljq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdkne3zvy3ixbfbtv8kdosq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdpxqss3soah_-ofnkdrowp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsgjbov5fry0kxrmeod74h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkavqowpil9d8eyxtr4kjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdfxsdoonv9v-gqui7dx6vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdhbbptl7omz51m5npifmqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsbbangtr47rhzpxgszkxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a booking on an Outlook or Google room is validated</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>