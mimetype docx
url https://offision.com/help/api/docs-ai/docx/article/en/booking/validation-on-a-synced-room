--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkavqowpil9d8eyxtr4kjl">
+      <w:hyperlink w:history="1" r:id="rId9k56s4hq7qy-ncul4bwpi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking on a room synced from Microsoft 365 or Google Workspace passes two
 checks, and they run in a fixed order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -172,51 +172,51 @@
       <w:r>
         <w:t xml:space="preserve"> and the provider
 answers straight away. The booking is confirmed on the spot and Offision does not
 apply its policy to it — the answer was already given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it off and the invitation waits instead. The booking sits at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pending
 System Validation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — asked, and not yet answered — while Offision checks the
 policy, and Offision then answers on the room's behalf. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxsdoonv9v-gqui7dx6vc">
+      <w:hyperlink w:history="1" r:id="rIdleoxnpmvjfhtg5hdxzem0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking
 status means</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which one you want</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -389,51 +389,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Otherwise the policy is not applied to anything booked in Outlook, and only bookings made in Offision obey it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a room needs approval and the mailbox accepts automatically, the organiser
 can also be told twice: an acceptance from the provider, and then a rejection from
 Offision if a rule or a reviewer says no. Telling those two emails apart is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbbptl7omz51m5npifmqp">
+      <w:hyperlink w:history="1" r:id="rIdra2niry1aoqbfm1hvj8ws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email came from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While a request waits for a reviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,51 +507,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Room replies in Outlook while waiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the switch for that. Turn it off and
 the holding acceptance goes out silently: the slot is still held, and the
 organiser hears nothing until the reviewer approves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What this does not change:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Who may approve, what needs approving, and how long a request survives unanswered
 are the policy's own settings — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbbangtr47rhzpxgszkxu">
+      <w:hyperlink w:history="1" r:id="rIdsoos7inwdygpbqprhu_9o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is
 booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nor does any of it change
 the provider's first check: a room that refuses a meeting for a clash refuses it
 before Offision is told.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -985,51 +985,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkavqowpil9d8eyxtr4kjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdfxsdoonv9v-gqui7dx6vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdhbbptl7omz51m5npifmqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsbbangtr47rhzpxgszkxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9k56s4hq7qy-ncul4bwpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdleoxnpmvjfhtg5hdxzem0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdra2niry1aoqbfm1hvj8ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsoos7inwdygpbqprhu_9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a booking on an Outlook or Google room is validated</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>