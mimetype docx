--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xah6z44uybnllssfg5xu">
+      <w:hyperlink w:history="1" r:id="rIdbr8lanp260jmvdyaka5iw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the second block a booking at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Click it. A booking opens its details, with an organizer and a status. A grey
@@ -246,51 +246,51 @@
         <w:t xml:space="preserve">Select which bookings to reject or keep as pending</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — listing the
 other requests for the same time. Approve one, and the others must be rejected;
 approving a second one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This time slot conflicts with another
 booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the queue is confusing people, switch the policy to the holding variant, and
 the second requester is told at once instead of days later. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdinrnccmq-wetfa2ywdfp_">
+      <w:hyperlink w:history="1" r:id="rIdmmkmhkijqjmpigk7bncna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy" descr="The policy's Approval page: the holding variant is the switch under Require booking approval." title="The policy's Approval page: the holding variant is the switch under Require booking approval."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -412,51 +412,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a part's column when the whole room is booked, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Split</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 on the combine room's column when a part is. Those are the same booking seen
 from the other column, not a second one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A real overlap between a part and the whole is refused like any other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfryg694tlud6ndk2ubql">
+      <w:hyperlink w:history="1" r:id="rId4s9xh7otty883pzwuf7bm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — An out of service period is overlapping bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -513,101 +513,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The period was added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">after</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the bookings existed. Adding a closure emails
 the organizers, where the policy says so, and does nothing else — the
 bookings stay until somebody moves or cancels them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way, nothing is double-booked; the room is closed and somebody has a
 booking inside the closure. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoq2wpizbhmkw5eh84anyf">
+      <w:hyperlink w:history="1" r:id="rIdjmu9djmoukpcjtpz7ufd_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Take a room out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers both switches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — A no-show or an early check-out freed the room, and a screen has not caught up</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking is released for no-show, or the organizer checks out early, its
 end is cut to that moment and the rest of the slot becomes bookable at once.
 Somebody books it, and the room now genuinely has two bookings back to back —
 the truncated one and the new one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel, an Outlook calendar or a browser tab that has not refreshed still
 shows the original block at full length, and that is the classic "someone took
 my room while I was in it" report. Open the first booking: its end time is the
 release moment, not the time it was booked for. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_x8msrgegjr4nzbnaomae">
+      <w:hyperlink w:history="1" r:id="rIdloha0kvvdn-hhaalcl8vy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — The second block is service preparation time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xah6z44uybnllssfg5xu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdinrnccmq-wetfa2ywdfp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdpfryg694tlud6ndk2ubql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdoq2wpizbhmkw5eh84anyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId_x8msrgegjr4nzbnaomae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6430053da0d358b2575ed538ffe321b79ee7e60.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbr8lanp260jmvdyaka5iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdmmkmhkijqjmpigk7bncna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId4s9xh7otty883pzwuf7bm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdjmu9djmoukpcjtpz7ufd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdloha0kvvdn-hhaalcl8vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26ca26c0557700dacba7f59ec4ec79030b99182.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Two bookings overlap on the same room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>