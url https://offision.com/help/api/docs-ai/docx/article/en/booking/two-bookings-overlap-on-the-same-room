--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr8lanp260jmvdyaka5iw">
+      <w:hyperlink w:history="1" r:id="rIddrg1jcwea9cyfin7xp48c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the second block a booking at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Click it. A booking opens its details, with an organizer and a status. A grey
@@ -246,51 +246,51 @@
         <w:t xml:space="preserve">Select which bookings to reject or keep as pending</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — listing the
 other requests for the same time. Approve one, and the others must be rejected;
 approving a second one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This time slot conflicts with another
 booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the queue is confusing people, switch the policy to the holding variant, and
 the second requester is told at once instead of days later. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmkmhkijqjmpigk7bncna">
+      <w:hyperlink w:history="1" r:id="rId7f7ucat-ap0hbtkttproc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy" descr="The policy's Approval page: the holding variant is the switch under Require booking approval." title="The policy's Approval page: the holding variant is the switch under Require booking approval."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -412,51 +412,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a part's column when the whole room is booked, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Split</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 on the combine room's column when a part is. Those are the same booking seen
 from the other column, not a second one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A real overlap between a part and the whole is refused like any other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4s9xh7otty883pzwuf7bm">
+      <w:hyperlink w:history="1" r:id="rIdbitrts88xc3e-fgy-ddwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — An out of service period is overlapping bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -513,101 +513,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The period was added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">after</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the bookings existed. Adding a closure emails
 the organizers, where the policy says so, and does nothing else — the
 bookings stay until somebody moves or cancels them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way, nothing is double-booked; the room is closed and somebody has a
 booking inside the closure. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmu9djmoukpcjtpz7ufd_">
+      <w:hyperlink w:history="1" r:id="rIdkpl7kn2ussq2dkg9ai0kl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Take a room out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers both switches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — A no-show or an early check-out freed the room, and a screen has not caught up</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking is released for no-show, or the organizer checks out early, its
 end is cut to that moment and the rest of the slot becomes bookable at once.
 Somebody books it, and the room now genuinely has two bookings back to back —
 the truncated one and the new one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel, an Outlook calendar or a browser tab that has not refreshed still
 shows the original block at full length, and that is the classic "someone took
 my room while I was in it" report. Open the first booking: its end time is the
 release moment, not the time it was booked for. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloha0kvvdn-hhaalcl8vy">
+      <w:hyperlink w:history="1" r:id="rIdw1tblm_rqw3ap50sdoryf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — The second block is service preparation time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbr8lanp260jmvdyaka5iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdmmkmhkijqjmpigk7bncna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId4s9xh7otty883pzwuf7bm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdjmu9djmoukpcjtpz7ufd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdloha0kvvdn-hhaalcl8vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26ca26c0557700dacba7f59ec4ec79030b99182.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrg1jcwea9cyfin7xp48c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId7f7ucat-ap0hbtkttproc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbitrts88xc3e-fgy-ddwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdkpl7kn2ussq2dkg9ai0kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdw1tblm_rqw3ap50sdoryf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db611ff92db8c117ae5c79ac7891858247c1c790.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Two bookings overlap on the same room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>