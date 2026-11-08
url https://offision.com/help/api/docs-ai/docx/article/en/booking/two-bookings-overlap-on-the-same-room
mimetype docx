--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrg1jcwea9cyfin7xp48c">
+      <w:hyperlink w:history="1" r:id="rIdv5gy0ookyk_-efqef5s8k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the second block a booking at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Click it. A booking opens its details, with an organizer and a status. A grey
@@ -246,51 +246,51 @@
         <w:t xml:space="preserve">Select which bookings to reject or keep as pending</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — listing the
 other requests for the same time. Approve one, and the others must be rejected;
 approving a second one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This time slot conflicts with another
 booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the queue is confusing people, switch the policy to the holding variant, and
 the second requester is told at once instead of days later. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7f7ucat-ap0hbtkttproc">
+      <w:hyperlink w:history="1" r:id="rIdni4j1vqktxi5ci1uznlx7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy" descr="The policy's Approval page: the holding variant is the switch under Require booking approval." title="The policy's Approval page: the holding variant is the switch under Require booking approval."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -412,51 +412,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a part's column when the whole room is booked, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Split</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 on the combine room's column when a part is. Those are the same booking seen
 from the other column, not a second one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A real overlap between a part and the whole is refused like any other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbitrts88xc3e-fgy-ddwc">
+      <w:hyperlink w:history="1" r:id="rIdnbjjl6ypocyr3uaz-ot3m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — An out of service period is overlapping bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -513,101 +513,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The period was added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">after</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the bookings existed. Adding a closure emails
 the organizers, where the policy says so, and does nothing else — the
 bookings stay until somebody moves or cancels them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way, nothing is double-booked; the room is closed and somebody has a
 booking inside the closure. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpl7kn2ussq2dkg9ai0kl">
+      <w:hyperlink w:history="1" r:id="rId7xnugor0pbj3rxb423wyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Take a room out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers both switches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — A no-show or an early check-out freed the room, and a screen has not caught up</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking is released for no-show, or the organizer checks out early, its
 end is cut to that moment and the rest of the slot becomes bookable at once.
 Somebody books it, and the room now genuinely has two bookings back to back —
 the truncated one and the new one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel, an Outlook calendar or a browser tab that has not refreshed still
 shows the original block at full length, and that is the classic "someone took
 my room while I was in it" report. Open the first booking: its end time is the
 release moment, not the time it was booked for. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1tblm_rqw3ap50sdoryf">
+      <w:hyperlink w:history="1" r:id="rIdaqkngoahyi3zwpw36tp3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — The second block is service preparation time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrg1jcwea9cyfin7xp48c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId7f7ucat-ap0hbtkttproc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbitrts88xc3e-fgy-ddwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdkpl7kn2ussq2dkg9ai0kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdw1tblm_rqw3ap50sdoryf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db611ff92db8c117ae5c79ac7891858247c1c790.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv5gy0ookyk_-efqef5s8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdni4j1vqktxi5ci1uznlx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdnbjjl6ypocyr3uaz-ot3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId7xnugor0pbj3rxb423wyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdaqkngoahyi3zwpw36tp3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db611ff92db8c117ae5c79ac7891858247c1c790.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Two bookings overlap on the same room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>