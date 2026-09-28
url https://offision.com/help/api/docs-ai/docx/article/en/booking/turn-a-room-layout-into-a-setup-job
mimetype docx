--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdst_i7koboarvhir_fn4rn">
+      <w:hyperlink w:history="1" r:id="rIdkwla8lix15sog6clvqjdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job" descr="The half hour before the meeting belongs to whoever moves the furniture." title="The half hour before the meeting belongs to whoever moves the furniture."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId28amthp4i8quzcksgk84l">
+      <w:hyperlink w:history="1" r:id="rIdmqxun4ov23dn9zfjicvip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and so does the set of layouts, from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrwynt6awtbnia1m-7cgz">
+      <w:hyperlink w:history="1" r:id="rIdh7vluvfryxeuqfzbve271">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On its own, a layout is a note on a booking: it says how the room should be
 arranged and stops there. Linking it to a service is what turns it into work.
 The service arrives on the booking as if the organiser had ordered it, lands in
 the same queue as tea and cleaning, and costs the same room time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -530,51 +530,51 @@
         <w:t xml:space="preserve">What the layout will cost the room, shown while they are still choosing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the booking can be refused for reasons that have nothing to do with the
 meeting itself: the half hour before it is already taken by another meeting, the
 service's own last order time has passed, or the setup would fall outside the
 hours the crew works. Where back-to-back meetings are normal, turn on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous booking exemption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the service — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwglsi9vjesxc7syckgpz">
+      <w:hyperlink w:history="1" r:id="rIdjbi3xd7ge9peccf22joiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what it does — or every meeting in a busy room costs half an hour of
 unbookable time whether the furniture needs moving or not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Know what else a linked service drags in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1345,51 +1345,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdst_i7koboarvhir_fn4rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId28amthp4i8quzcksgk84l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdzrwynt6awtbnia1m-7cgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdrwglsi9vjesxc7syckgpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80755bdb93f08d9334a98cbef2225b1dc93885cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46f6575d088702d1e51fafab0b336a87d07c3b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5803f450918cd91d536480a8a1cdf6471e20085c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3958f147cdb865a6c451300254ece2945daa88a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwla8lix15sog6clvqjdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdmqxun4ov23dn9zfjicvip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdh7vluvfryxeuqfzbve271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdjbi3xd7ge9peccf22joiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80755bdb93f08d9334a98cbef2225b1dc93885cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46f6575d088702d1e51fafab0b336a87d07c3b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5803f450918cd91d536480a8a1cdf6471e20085c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3958f147cdb865a6c451300254ece2945daa88a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a layout choice into a setup job</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>