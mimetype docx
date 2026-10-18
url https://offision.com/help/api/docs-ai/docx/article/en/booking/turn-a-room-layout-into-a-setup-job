--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwla8lix15sog6clvqjdz">
+      <w:hyperlink w:history="1" r:id="rIdqbv2gj7xvx4zq8mtggar0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job" descr="The half hour before the meeting belongs to whoever moves the furniture." title="The half hour before the meeting belongs to whoever moves the furniture."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqxun4ov23dn9zfjicvip">
+      <w:hyperlink w:history="1" r:id="rIdv23-hwdyrmqa2t7sze5-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and so does the set of layouts, from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh7vluvfryxeuqfzbve271">
+      <w:hyperlink w:history="1" r:id="rIdaxfnhsgifcuqmfnnxttda">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On its own, a layout is a note on a booking: it says how the room should be
 arranged and stops there. Linking it to a service is what turns it into work.
 The service arrives on the booking as if the organiser had ordered it, lands in
 the same queue as tea and cleaning, and costs the same room time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -530,51 +530,51 @@
         <w:t xml:space="preserve">What the layout will cost the room, shown while they are still choosing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the booking can be refused for reasons that have nothing to do with the
 meeting itself: the half hour before it is already taken by another meeting, the
 service's own last order time has passed, or the setup would fall outside the
 hours the crew works. Where back-to-back meetings are normal, turn on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous booking exemption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the service — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbi3xd7ge9peccf22joiy">
+      <w:hyperlink w:history="1" r:id="rIdk0ms2as7q7pbc-nrfcjmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what it does — or every meeting in a busy room costs half an hour of
 unbookable time whether the furniture needs moving or not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Know what else a linked service drags in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1345,51 +1345,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwla8lix15sog6clvqjdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdmqxun4ov23dn9zfjicvip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdh7vluvfryxeuqfzbve271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdjbi3xd7ge9peccf22joiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80755bdb93f08d9334a98cbef2225b1dc93885cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46f6575d088702d1e51fafab0b336a87d07c3b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5803f450918cd91d536480a8a1cdf6471e20085c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3958f147cdb865a6c451300254ece2945daa88a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbv2gj7xvx4zq8mtggar0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdv23-hwdyrmqa2t7sze5-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdaxfnhsgifcuqmfnnxttda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdk0ms2as7q7pbc-nrfcjmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/caee8d7215c922b1655aae058ae195ae3439d3f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e446b287363a247c0ce8c1cd1b852a1d7a165da.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6efa24dcd0d5c79c24de1461188aee20ed0ba3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a140f80092ada7dd166ebc70555ff3a56b4b53b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a layout choice into a setup job</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>