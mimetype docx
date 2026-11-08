--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbv2gj7xvx4zq8mtggar0">
+      <w:hyperlink w:history="1" r:id="rIdjii4xd6icncg8fljcqslb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job" descr="The half hour before the meeting belongs to whoever moves the furniture." title="The half hour before the meeting belongs to whoever moves the furniture."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv23-hwdyrmqa2t7sze5-l">
+      <w:hyperlink w:history="1" r:id="rIda8nw5nwyd7vl7qdt15bgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and so does the set of layouts, from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxfnhsgifcuqmfnnxttda">
+      <w:hyperlink w:history="1" r:id="rIdp8b1uhxdf3rv1wskc-tz3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On its own, a layout is a note on a booking: it says how the room should be
 arranged and stops there. Linking it to a service is what turns it into work.
 The service arrives on the booking as if the organiser had ordered it, lands in
 the same queue as tea and cleaning, and costs the same room time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -530,51 +530,51 @@
         <w:t xml:space="preserve">What the layout will cost the room, shown while they are still choosing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So the booking can be refused for reasons that have nothing to do with the
 meeting itself: the half hour before it is already taken by another meeting, the
 service's own last order time has passed, or the setup would fall outside the
 hours the crew works. Where back-to-back meetings are normal, turn on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous booking exemption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the service — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0ms2as7q7pbc-nrfcjmr">
+      <w:hyperlink w:history="1" r:id="rIdybqnm3wnz6kdfowp19-on">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people order with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for what it does — or every meeting in a busy room costs half an hour of
 unbookable time whether the furniture needs moving or not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Know what else a linked service drags in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1345,51 +1345,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbv2gj7xvx4zq8mtggar0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdv23-hwdyrmqa2t7sze5-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdaxfnhsgifcuqmfnnxttda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdk0ms2as7q7pbc-nrfcjmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/caee8d7215c922b1655aae058ae195ae3439d3f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e446b287363a247c0ce8c1cd1b852a1d7a165da.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6efa24dcd0d5c79c24de1461188aee20ed0ba3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a140f80092ada7dd166ebc70555ff3a56b4b53b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjii4xd6icncg8fljcqslb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIda8nw5nwyd7vl7qdt15bgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdp8b1uhxdf3rv1wskc-tz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdybqnm3wnz6kdfowp19-on" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/caee8d7215c922b1655aae058ae195ae3439d3f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e446b287363a247c0ce8c1cd1b852a1d7a165da.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6efa24dcd0d5c79c24de1461188aee20ed0ba3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a140f80092ada7dd166ebc70555ff3a56b4b53b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn a layout choice into a setup job</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>