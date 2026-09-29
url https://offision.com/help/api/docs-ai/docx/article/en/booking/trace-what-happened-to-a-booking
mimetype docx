--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Every create, edit, check-in and cancellation a booking has ever had, on one screen. Ask the caller for the booking reference, paste it in, read the trail, and download it as a spreadsheet. About five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4erb-z_tt6ty8cfkzwegi">
+      <w:hyperlink w:history="1" r:id="rIdjlk73ldksivcrbeqvogyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/trace-what-happened-to-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody's meeting moved and nobody admits to moving it. The booking log is
 where that gets settled: every create, edit, check-in, extension and
 cancellation a booking has ever had, each one stamped with who did it and which
 part of Offision they did it from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -2288,52 +2288,64 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the booking log does not show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sign-ins, passwords and user administration.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Those are audit trails, kept
-in system settings, not here.</w:t>
+        <w:t xml:space="preserve"> Those are in </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxg8o7usl3gbwzhdvhseyf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the audit
+trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, kept in system
+settings, not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What happened to a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The log records what happened to bookings — a
 room taken out of service is not a row in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2361,52 +2373,85 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved / Rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; the approver's comment lives with the approval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anything you can change.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The log is read-only, and nothing in it can be
-undone from this screen.</w:t>
+        <w:t xml:space="preserve"> This page is read-only, and nothing in it can be
+undone from here. The one repair that exists lives elsewhere — a booking's own
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">history</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, opened from the booking, offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force change state</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpofdbqvkzvcdlaoalr1jf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a booking's status means</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2822,51 +2867,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4erb-z_tt6ty8cfkzwegi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc67ce83afc286ace535a98ac86c69c342f7f479.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6521598979bf1f0469489a9d4e855bc672a26a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beb87ab2e7a8baab843eb091c5a0e3af44a49e3d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64fba4d410c509c62721c7c4e18e2e0311838676.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/132ac47da9f1d4f03e9e20c695ccf93cd658e2e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bab714884d2967fcc830fffd9befcfb038d34afb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlk73ldksivcrbeqvogyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdxg8o7usl3gbwzhdvhseyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdpofdbqvkzvcdlaoalr1jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc67ce83afc286ace535a98ac86c69c342f7f479.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6521598979bf1f0469489a9d4e855bc672a26a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beb87ab2e7a8baab843eb091c5a0e3af44a49e3d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64fba4d410c509c62721c7c4e18e2e0311838676.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/132ac47da9f1d4f03e9e20c695ccf93cd658e2e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bab714884d2967fcc830fffd9befcfb038d34afb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Trace what happened to a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>