--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlk73ldksivcrbeqvogyq">
+      <w:hyperlink w:history="1" r:id="rIdqomanwxosdol2wz1h6chh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/trace-what-happened-to-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody's meeting moved and nobody admits to moving it. The booking log is
 where that gets settled: every create, edit, check-in, extension and
 cancellation a booking has ever had, each one stamped with who did it and which
 part of Offision they did it from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -2290,51 +2290,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the booking log does not show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sign-ins, passwords and user administration.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxg8o7usl3gbwzhdvhseyf">
+      <w:hyperlink w:history="1" r:id="rIdsliaw4egh_pdu3rk8p6ul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, kept in system
 settings, not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2398,51 +2398,51 @@
         <w:t xml:space="preserve"> This page is read-only, and nothing in it can be
 undone from here. The one repair that exists lives elsewhere — a booking's own
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, opened from the booking, offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Force change state</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpofdbqvkzvcdlaoalr1jf">
+      <w:hyperlink w:history="1" r:id="rIdhojz4spjbz1clr1l4cynk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking's status means</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2867,51 +2867,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlk73ldksivcrbeqvogyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdxg8o7usl3gbwzhdvhseyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdpofdbqvkzvcdlaoalr1jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc67ce83afc286ace535a98ac86c69c342f7f479.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6521598979bf1f0469489a9d4e855bc672a26a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beb87ab2e7a8baab843eb091c5a0e3af44a49e3d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64fba4d410c509c62721c7c4e18e2e0311838676.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/132ac47da9f1d4f03e9e20c695ccf93cd658e2e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bab714884d2967fcc830fffd9befcfb038d34afb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqomanwxosdol2wz1h6chh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdsliaw4egh_pdu3rk8p6ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdhojz4spjbz1clr1l4cynk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29c7295869ae3900e44a1ef8416e60b04f9c1524.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3d69199deed9863d293a07517a6fbdce55570f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd9553c79d667f8f4a2d66ea053123d8a8d6cf91.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68b8f019619988e64c2c8cd4b35d6f2a945940d4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/194bebd826f4291014501129f5d00751f60b3d07.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83a1a280c76b4fc6e5105351636941ca65db504e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Trace what happened to a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>