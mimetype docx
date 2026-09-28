--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fpdop1xtejdbjsarib-o">
+      <w:hyperlink w:history="1" r:id="rIdbx-xgqk3bnvdoabzdoa5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the booking calendar on a floor that twenty people share and it is one flat
 wall. Every block the same size, most of them the same grey, and no way to tell
 the weekly stand-up from the client presentation without opening them one at a
 time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -442,51 +442,51 @@
         <w:t xml:space="preserve">
 A card taller than its block simply loses the last lines. The screen prints a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">fits ~N lines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hint next to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for exactly this reason — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7mr61lauj2pqhgplvnp59">
+      <w:hyperlink w:history="1" r:id="rIdhrpd3zirb5aya58l2w0lr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two calendars, and they do not agree</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The grid people book from and the console's own calendar are configured on
@@ -597,83 +597,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see a booking at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hiding a subject is a display choice; a room
 somebody may not book is a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9femol8vvkoe2uiy5pbj2">
+      <w:hyperlink w:history="1" r:id="rId2kcqp52fue_jwfjkvolti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a purpose does to a booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its form, its approval and its rules are
 set on the purpose itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhsggyraivnuqrb95qjlh">
+      <w:hyperlink w:history="1" r:id="rIdyjgbzlktd8ng_gv_8kzr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3fpdop1xtejdbjsarib-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rId7mr61lauj2pqhgplvnp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId9femol8vvkoe2uiy5pbj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzhsggyraivnuqrb95qjlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bccdbee92bc9a3abef1a54d847469a32a5fc44e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d359f871cd49687abff5d475538b81b663c1410.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43895e2d526eed31829b9313c6a852afc295418d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbx-xgqk3bnvdoabzdoa5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdhrpd3zirb5aya58l2w0lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId2kcqp52fue_jwfjkvolti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdyjgbzlktd8ng_gv_8kzr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bccdbee92bc9a3abef1a54d847469a32a5fc44e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d359f871cd49687abff5d475538b81b663c1410.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43895e2d526eed31829b9313c6a852afc295418d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What decides how a booking looks on the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>