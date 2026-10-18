--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbx-xgqk3bnvdoabzdoa5l">
+      <w:hyperlink w:history="1" r:id="rIddvsdjgswcg4hquqqimdyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the booking calendar on a floor that twenty people share and it is one flat
 wall. Every block the same size, most of them the same grey, and no way to tell
 the weekly stand-up from the client presentation without opening them one at a
 time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -442,51 +442,51 @@
         <w:t xml:space="preserve">
 A card taller than its block simply loses the last lines. The screen prints a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">fits ~N lines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hint next to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for exactly this reason — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrpd3zirb5aya58l2w0lr">
+      <w:hyperlink w:history="1" r:id="rIds9uq_dljliwekuzjlcqef">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two calendars, and they do not agree</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The grid people book from and the console's own calendar are configured on
@@ -597,83 +597,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see a booking at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hiding a subject is a display choice; a room
 somebody may not book is a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kcqp52fue_jwfjkvolti">
+      <w:hyperlink w:history="1" r:id="rIdn4-z-giqnuos8iz_eglsf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a purpose does to a booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its form, its approval and its rules are
 set on the purpose itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjgbzlktd8ng_gv_8kzr3">
+      <w:hyperlink w:history="1" r:id="rIduje6pmd_li06ikh7bkzci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbx-xgqk3bnvdoabzdoa5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdhrpd3zirb5aya58l2w0lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId2kcqp52fue_jwfjkvolti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdyjgbzlktd8ng_gv_8kzr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bccdbee92bc9a3abef1a54d847469a32a5fc44e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d359f871cd49687abff5d475538b81b663c1410.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43895e2d526eed31829b9313c6a852afc295418d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddvsdjgswcg4hquqqimdyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIds9uq_dljliwekuzjlcqef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdn4-z-giqnuos8iz_eglsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIduje6pmd_li06ikh7bkzci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9f43d0611c78176ba7614196d53b57d1cf203.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f31ab816e07a3d4c41ea476ecf8f1c9d909108d1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b373273f7ec8ee011c01d119b507da98d15c58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What decides how a booking looks on the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>