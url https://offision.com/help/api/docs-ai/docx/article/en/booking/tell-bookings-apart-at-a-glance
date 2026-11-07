--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvsdjgswcg4hquqqimdyu">
+      <w:hyperlink w:history="1" r:id="rId9ofsp-wlmgj0d_nadzqmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the booking calendar on a floor that twenty people share and it is one flat
 wall. Every block the same size, most of them the same grey, and no way to tell
 the weekly stand-up from the client presentation without opening them one at a
 time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -442,51 +442,51 @@
         <w:t xml:space="preserve">
 A card taller than its block simply loses the last lines. The screen prints a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">fits ~N lines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hint next to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for exactly this reason — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds9uq_dljliwekuzjlcqef">
+      <w:hyperlink w:history="1" r:id="rIdmiwzh2nxbhmcg57lhu4_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two calendars, and they do not agree</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The grid people book from and the console's own calendar are configured on
@@ -597,83 +597,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see a booking at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hiding a subject is a display choice; a room
 somebody may not book is a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn4-z-giqnuos8iz_eglsf">
+      <w:hyperlink w:history="1" r:id="rId3ryhut8kgrspmn6nt3613">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a purpose does to a booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its form, its approval and its rules are
 set on the purpose itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduje6pmd_li06ikh7bkzci">
+      <w:hyperlink w:history="1" r:id="rIdydvlmcfvuug953ypi8jh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1141,51 +1141,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddvsdjgswcg4hquqqimdyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIds9uq_dljliwekuzjlcqef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdn4-z-giqnuos8iz_eglsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIduje6pmd_li06ikh7bkzci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9f43d0611c78176ba7614196d53b57d1cf203.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f31ab816e07a3d4c41ea476ecf8f1c9d909108d1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b373273f7ec8ee011c01d119b507da98d15c58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ofsp-wlmgj0d_nadzqmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdmiwzh2nxbhmcg57lhu4_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId3ryhut8kgrspmn6nt3613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdydvlmcfvuug953ypi8jh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9f43d0611c78176ba7614196d53b57d1cf203.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f31ab816e07a3d4c41ea476ecf8f1c9d909108d1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b373273f7ec8ee011c01d119b507da98d15c58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What decides how a booking looks on the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>