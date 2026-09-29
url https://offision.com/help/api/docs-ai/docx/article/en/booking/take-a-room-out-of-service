--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_vosq3th2wd7hayggatu">
+      <w:hyperlink w:history="1" r:id="rId5d3o8hdgcatmr2iiiznvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room being decorated, a desk whose monitor has gone back to the supplier, a
 lab handed over to a contractor for a fortnight — all the same thing to Offision:
 an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The part worth reading before you set one is that a period does not have to stop
 anybody. One switch decides whether an overlapping booking is refused or merely
 flagged, and the two behave very differently for the person trying to book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room or desk must already exist —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqs3vkefthzmnge81y4azk">
+      <w:hyperlink w:history="1" r:id="rIdhihlffzhpkndwrclol1o4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar and click the room's name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2100,108 +2100,108 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A period does not repeat.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no recurrence: a room closed every Friday
 afternoon needs a period for each Friday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Existing bookings stay.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Setting a blocking period does not cancel what is
 already in the room; it only stops new ones. Moving them is a separate job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixb1dy6u6unx6maaqjuwc">
+      <w:hyperlink w:history="1" r:id="rId9wklzvywo4r5hgfkmvx1-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is not how you retire a resource.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room leaving the estate for good is
 switched off in the resource's own booking settings, not given a period stretching
 into next year — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzadcfjvc7tb-ochhif7e">
+      <w:hyperlink w:history="1" r:id="rIdfnyzhoz6rk9poueza6ya6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The email switches are shared.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They live on the booking rules, so they apply
 to every resource that rule covers, and if a resource resolves to more than one
 rule, a single one with the switch on is enough to send the mail — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwmymsudo_4g2k6nkp04i">
+      <w:hyperlink w:history="1" r:id="rIdij72bfclvie2bq_6r7m4p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2626,51 +2626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz_vosq3th2wd7hayggatu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqs3vkefthzmnge81y4azk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdixb1dy6u6unx6maaqjuwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdrzadcfjvc7tb-ochhif7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduwmymsudo_4g2k6nkp04i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ec4fce05f8fcf39636187720310b4ebfbc1d1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f559f44a10a15ca5054bfb090a4876071635ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ad50658e179e8c55c227677798448aed61fbbe0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d6d21fc933174f852c52bac77960b1fd413b8a3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d85d927a2239e7b6b171aa0574d3a604147c418.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/473afbcf7eff5676ddaa7daacbae4959d301644d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/969f0a7e10846338af4b1d1b9ceb1dbd18affbb6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/043172de72f4514f10a253295256372c8cec2c1b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c9b60656ebca609ca42c33f80a3ad3eb77dfbb8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e5e4b9a8ce15c3b9a8bd6b7851047c131e24c7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2273572c0d032e3a6329841830638be20572bb23.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5d3o8hdgcatmr2iiiznvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhihlffzhpkndwrclol1o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId9wklzvywo4r5hgfkmvx1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdfnyzhoz6rk9poueza6ya6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdij72bfclvie2bq_6r7m4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ec4fce05f8fcf39636187720310b4ebfbc1d1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f559f44a10a15ca5054bfb090a4876071635ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ad50658e179e8c55c227677798448aed61fbbe0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d6d21fc933174f852c52bac77960b1fd413b8a3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d85d927a2239e7b6b171aa0574d3a604147c418.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/473afbcf7eff5676ddaa7daacbae4959d301644d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9aaf71aaa8046575e90c0099bfbe782157e12b9b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/043172de72f4514f10a253295256372c8cec2c1b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c9b60656ebca609ca42c33f80a3ad3eb77dfbb8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e5e4b9a8ce15c3b9a8bd6b7851047c131e24c7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2273572c0d032e3a6329841830638be20572bb23.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Take a room out of service</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>