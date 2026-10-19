--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5d3o8hdgcatmr2iiiznvq">
+      <w:hyperlink w:history="1" r:id="rIdm0jvu_8cy2vpcxpxz9zi-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room being decorated, a desk whose monitor has gone back to the supplier, a
 lab handed over to a contractor for a fortnight — all the same thing to Offision:
 an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The part worth reading before you set one is that a period does not have to stop
 anybody. One switch decides whether an overlapping booking is refused or merely
 flagged, and the two behave very differently for the person trying to book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room or desk must already exist —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhihlffzhpkndwrclol1o4">
+      <w:hyperlink w:history="1" r:id="rIdhvp1bm0i6eb83bsfudfad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar and click the room's name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2100,108 +2100,108 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A period does not repeat.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no recurrence: a room closed every Friday
 afternoon needs a period for each Friday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Existing bookings stay.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Setting a blocking period does not cancel what is
 already in the room; it only stops new ones. Moving them is a separate job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wklzvywo4r5hgfkmvx1-">
+      <w:hyperlink w:history="1" r:id="rIdlddxwc0io-mndaqelauun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is not how you retire a resource.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room leaving the estate for good is
 switched off in the resource's own booking settings, not given a period stretching
 into next year — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnyzhoz6rk9poueza6ya6">
+      <w:hyperlink w:history="1" r:id="rIdzjpv_6f-w9kknhwggbaoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The email switches are shared.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They live on the booking rules, so they apply
 to every resource that rule covers, and if a resource resolves to more than one
 rule, a single one with the switch on is enough to send the mail — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdij72bfclvie2bq_6r7m4p">
+      <w:hyperlink w:history="1" r:id="rId0rdrenx56xrsl20xz9upb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2626,51 +2626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5d3o8hdgcatmr2iiiznvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhihlffzhpkndwrclol1o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId9wklzvywo4r5hgfkmvx1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdfnyzhoz6rk9poueza6ya6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdij72bfclvie2bq_6r7m4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ec4fce05f8fcf39636187720310b4ebfbc1d1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f559f44a10a15ca5054bfb090a4876071635ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ad50658e179e8c55c227677798448aed61fbbe0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d6d21fc933174f852c52bac77960b1fd413b8a3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d85d927a2239e7b6b171aa0574d3a604147c418.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/473afbcf7eff5676ddaa7daacbae4959d301644d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9aaf71aaa8046575e90c0099bfbe782157e12b9b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/043172de72f4514f10a253295256372c8cec2c1b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c9b60656ebca609ca42c33f80a3ad3eb77dfbb8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e5e4b9a8ce15c3b9a8bd6b7851047c131e24c7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2273572c0d032e3a6329841830638be20572bb23.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm0jvu_8cy2vpcxpxz9zi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhvp1bm0i6eb83bsfudfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdlddxwc0io-mndaqelauun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdzjpv_6f-w9kknhwggbaoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0rdrenx56xrsl20xz9upb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a81f4736f69b51bd6e271d5efc51305eb3a372f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8766060c37a7d5503d49c5a0c683224c6fbe120e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1419fca3a7a820d17e2763cd420e42ff38857c11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a1793c350c45df325f318abbb1c474c554ee23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3394940571cc6133bc2317650a3d73af1b0c8771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91a9f275a1589789ae715da6a1470be26b0c92ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7816ac45f48533ffd07191390c98b27e337bd7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/586e037ad4fd46e1a9bb62bae7019a5cc570df36.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0a108514b57a7bfa55f7542967a955f86cab82f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba98f1a671205f8d04f1e916357839d48737b2fc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d282fcb5dac3a30f29b4197babe26d911d84d6c.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Take a room out of service</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>