--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0jvu_8cy2vpcxpxz9zi-">
+      <w:hyperlink w:history="1" r:id="rIddngy06ecxitebu4f1r8sy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room being decorated, a desk whose monitor has gone back to the supplier, a
 lab handed over to a contractor for a fortnight — all the same thing to Offision:
 an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The part worth reading before you set one is that a period does not have to stop
 anybody. One switch decides whether an overlapping booking is refused or merely
 flagged, and the two behave very differently for the person trying to book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room or desk must already exist —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvp1bm0i6eb83bsfudfad">
+      <w:hyperlink w:history="1" r:id="rId1ggt5uuxic7xyftgnkwan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar and click the room's name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2100,108 +2100,108 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A period does not repeat.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no recurrence: a room closed every Friday
 afternoon needs a period for each Friday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Existing bookings stay.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Setting a blocking period does not cancel what is
 already in the room; it only stops new ones. Moving them is a separate job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlddxwc0io-mndaqelauun">
+      <w:hyperlink w:history="1" r:id="rId7jvm6fbeb6r5s1emspu4i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is not how you retire a resource.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room leaving the estate for good is
 switched off in the resource's own booking settings, not given a period stretching
 into next year — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjpv_6f-w9kknhwggbaoz">
+      <w:hyperlink w:history="1" r:id="rIdcexomcp5y2vwvgjfdrgb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The email switches are shared.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They live on the booking rules, so they apply
 to every resource that rule covers, and if a resource resolves to more than one
 rule, a single one with the switch on is enough to send the mail — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rdrenx56xrsl20xz9upb">
+      <w:hyperlink w:history="1" r:id="rIdiuakbhecqi2ckicnxzk0_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2626,51 +2626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm0jvu_8cy2vpcxpxz9zi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhvp1bm0i6eb83bsfudfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdlddxwc0io-mndaqelauun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdzjpv_6f-w9kknhwggbaoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0rdrenx56xrsl20xz9upb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a81f4736f69b51bd6e271d5efc51305eb3a372f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8766060c37a7d5503d49c5a0c683224c6fbe120e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1419fca3a7a820d17e2763cd420e42ff38857c11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a1793c350c45df325f318abbb1c474c554ee23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3394940571cc6133bc2317650a3d73af1b0c8771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91a9f275a1589789ae715da6a1470be26b0c92ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7816ac45f48533ffd07191390c98b27e337bd7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/586e037ad4fd46e1a9bb62bae7019a5cc570df36.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0a108514b57a7bfa55f7542967a955f86cab82f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba98f1a671205f8d04f1e916357839d48737b2fc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d282fcb5dac3a30f29b4197babe26d911d84d6c.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddngy06ecxitebu4f1r8sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId1ggt5uuxic7xyftgnkwan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId7jvm6fbeb6r5s1emspu4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdcexomcp5y2vwvgjfdrgb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdiuakbhecqi2ckicnxzk0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a81f4736f69b51bd6e271d5efc51305eb3a372f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8766060c37a7d5503d49c5a0c683224c6fbe120e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1419fca3a7a820d17e2763cd420e42ff38857c11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a1793c350c45df325f318abbb1c474c554ee23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3394940571cc6133bc2317650a3d73af1b0c8771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91a9f275a1589789ae715da6a1470be26b0c92ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7816ac45f48533ffd07191390c98b27e337bd7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/586e037ad4fd46e1a9bb62bae7019a5cc570df36.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0a108514b57a7bfa55f7542967a955f86cab82f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba98f1a671205f8d04f1e916357839d48737b2fc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d282fcb5dac3a30f29b4197babe26d911d84d6c.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Take a room out of service</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>