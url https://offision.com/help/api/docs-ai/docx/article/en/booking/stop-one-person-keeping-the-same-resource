--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmbyzgjeiirxep_9ana8d">
+      <w:hyperlink w:history="1" r:id="rIdg2bi2_eb2oiuynfxowlkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person is at the same desk every morning. Or holds the project room all
 week, or the good parking bay, or the camera kit nobody else can get near.
 Nothing is broken: a shared resource is bookable by anyone, so whoever books
 first and books often keeps it. Two rules on the booking policy change that, and
 both live on the policy the resources point at rather than on a person or a
 resource — which is why the same pair works for desks, rooms, equipment and
 parking alike.</w:t>
       </w:r>
     </w:p>
@@ -330,51 +330,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create recurrence booking, and below it Walk-in Only — the two switches on this page that decide whether a resource can be claimed in advance at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People who had a series keep it; the switch only stops new ones. Turning it off
 costs least on desks and equipment, where a booking is a day rather than a
 standing commitment; on meeting rooms it is a real trade, so weigh it against
 the no-show rule that cancels an abandoned series.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo21m6tjwek2rar245xk_n">
+      <w:hyperlink w:history="1" r:id="rId2xynmw1tkzl_d2xckwkg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Allow or block all-day, recurring and cross-day bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers what else that switch changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. When those two are not enough</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -414,51 +414,51 @@
         <w:t xml:space="preserve"> and set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to two or three days. Nobody
 can lock in next month, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Release time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides the hour each new day
 opens — move it off midnight so the whole floor competes at the same moment.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkp6u0lmzbnlcxppe0syhc">
+      <w:hyperlink w:history="1" r:id="rIduqyxfrxfyfey9n0oxvpit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -548,51 +548,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tighten one group, not everyone:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 To apply any of this to the few people it is aimed at, leave the policy as it is
 and add the rule for that group on the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — the
 same mechanism used to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-zikboiu_m9drmvwfifl">
+      <w:hyperlink w:history="1" r:id="rIdyu9mcu-y8suyufvae37df">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">let managers book further
 ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Reclaim what is held but never used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page and give it an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All-day
 booking check-in time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a resource nobody claims by that hour goes back in
 the pool as a no-show. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwn1vzvcrtpqo8dc4u3c5-">
+      <w:hyperlink w:history="1" r:id="rIdyiu1k4uov1rr2t8hvhhvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor
 needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks that pair.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One trap if you run occupancy sensors: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ignore occupancy sensor auto check-out
@@ -684,100 +684,100 @@
         <w:t xml:space="preserve">There is no setting that caps consecutive days.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing in Offision says "not
 this one again tomorrow", and nothing names a person and a resource together. The
 rule in step 1 is the closest thing, and it works in hours per period rather than
 in days in a row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is volume, not identity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A budget caps how much somebody books across
 all the resources sharing it, not how often they return to one — useful alongside
 these rules, not instead of them. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-p9mjijj_kavszva6roy">
+      <w:hyperlink w:history="1" r:id="rIdiqkqfdrw0rhnanwtfafz6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If they genuinely need it, give it to them.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed Desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed
 Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is assigned to one person permanently, which takes it out of the shared
 pool honestly instead of leaving everyone else to discover it is taken every
 morning. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi34t2gtkmkye6tzgovqrr">
+      <w:hyperlink w:history="1" r:id="rId3xxl-bjbl2rjp1ssznpwh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sign in as an ordinary user and book the same resource twice inside one period.
@@ -1221,51 +1221,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhmbyzgjeiirxep_9ana8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdo21m6tjwek2rar245xk_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdkp6u0lmzbnlcxppe0syhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId0-zikboiu_m9drmvwfifl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdwn1vzvcrtpqo8dc4u3c5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdl-p9mjijj_kavszva6roy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdi34t2gtkmkye6tzgovqrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ccdeaac2788eb509e9ef1333b22d9779f594c2d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3624598d056be38003de14419d47c3b2417c8bd.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg2bi2_eb2oiuynfxowlkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId2xynmw1tkzl_d2xckwkg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIduqyxfrxfyfey9n0oxvpit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdyu9mcu-y8suyufvae37df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdyiu1k4uov1rr2t8hvhhvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdiqkqfdrw0rhnanwtfafz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId3xxl-bjbl2rjp1ssznpwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef2ae2b6995ea7de263b712c5117fcc838d1ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2a5382aae8460ac6301b4eb9d24319e43b56131.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Stop one person keeping the same resource</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>