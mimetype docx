--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2bi2_eb2oiuynfxowlkp">
+      <w:hyperlink w:history="1" r:id="rId6exqo7we3h8dvmsg_omn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person is at the same desk every morning. Or holds the project room all
 week, or the good parking bay, or the camera kit nobody else can get near.
 Nothing is broken: a shared resource is bookable by anyone, so whoever books
 first and books often keeps it. Two rules on the booking policy change that, and
 both live on the policy the resources point at rather than on a person or a
 resource — which is why the same pair works for desks, rooms, equipment and
 parking alike.</w:t>
       </w:r>
     </w:p>
@@ -330,51 +330,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create recurrence booking, and below it Walk-in Only — the two switches on this page that decide whether a resource can be claimed in advance at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People who had a series keep it; the switch only stops new ones. Turning it off
 costs least on desks and equipment, where a booking is a day rather than a
 standing commitment; on meeting rooms it is a real trade, so weigh it against
 the no-show rule that cancels an abandoned series.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xynmw1tkzl_d2xckwkg1">
+      <w:hyperlink w:history="1" r:id="rIderekm60qnjfltgl77d_px">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Allow or block all-day, recurring and cross-day bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers what else that switch changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. When those two are not enough</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -414,51 +414,51 @@
         <w:t xml:space="preserve"> and set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to two or three days. Nobody
 can lock in next month, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Release time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides the hour each new day
 opens — move it off midnight so the whole floor competes at the same moment.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqyxfrxfyfey9n0oxvpit">
+      <w:hyperlink w:history="1" r:id="rIdp22vz9kysac0_20p1h5q7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -548,51 +548,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tighten one group, not everyone:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 To apply any of this to the few people it is aimed at, leave the policy as it is
 and add the rule for that group on the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — the
 same mechanism used to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyu9mcu-y8suyufvae37df">
+      <w:hyperlink w:history="1" r:id="rId4ilwl1lycfx-1mxme3wp_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">let managers book further
 ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Reclaim what is held but never used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page and give it an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All-day
 booking check-in time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a resource nobody claims by that hour goes back in
 the pool as a no-show. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyiu1k4uov1rr2t8hvhhvc">
+      <w:hyperlink w:history="1" r:id="rId-jkfr6a7snrsj0qgo9zpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor
 needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks that pair.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One trap if you run occupancy sensors: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ignore occupancy sensor auto check-out
@@ -684,100 +684,100 @@
         <w:t xml:space="preserve">There is no setting that caps consecutive days.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing in Offision says "not
 this one again tomorrow", and nothing names a person and a resource together. The
 rule in step 1 is the closest thing, and it works in hours per period rather than
 in days in a row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is volume, not identity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A budget caps how much somebody books across
 all the resources sharing it, not how often they return to one — useful alongside
 these rules, not instead of them. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqkqfdrw0rhnanwtfafz6">
+      <w:hyperlink w:history="1" r:id="rId-mn-ahdtg8swa8imoeuy1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If they genuinely need it, give it to them.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed Desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed
 Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is assigned to one person permanently, which takes it out of the shared
 pool honestly instead of leaving everyone else to discover it is taken every
 morning. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xxl-bjbl2rjp1ssznpwh">
+      <w:hyperlink w:history="1" r:id="rId3_utyve5qb_vgit0q55er">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sign in as an ordinary user and book the same resource twice inside one period.
@@ -1221,51 +1221,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg2bi2_eb2oiuynfxowlkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId2xynmw1tkzl_d2xckwkg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIduqyxfrxfyfey9n0oxvpit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdyu9mcu-y8suyufvae37df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdyiu1k4uov1rr2t8hvhhvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdiqkqfdrw0rhnanwtfafz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId3xxl-bjbl2rjp1ssznpwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef2ae2b6995ea7de263b712c5117fcc838d1ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2a5382aae8460ac6301b4eb9d24319e43b56131.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6exqo7we3h8dvmsg_omn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIderekm60qnjfltgl77d_px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdp22vz9kysac0_20p1h5q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId4ilwl1lycfx-1mxme3wp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId-jkfr6a7snrsj0qgo9zpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId-mn-ahdtg8swa8imoeuy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId3_utyve5qb_vgit0q55er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef2ae2b6995ea7de263b712c5117fcc838d1ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2a5382aae8460ac6301b4eb9d24319e43b56131.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Stop one person keeping the same resource</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>