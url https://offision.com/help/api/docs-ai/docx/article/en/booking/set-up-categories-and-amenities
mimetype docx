--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrk66ijmj3b0ouqm5piyko">
+      <w:hyperlink w:history="1" r:id="rIdvlo3urpvsjwxvlsypdlh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things decide how a room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">found</w:t>
       </w:r>
@@ -106,51 +106,51 @@
 amenities are lists you build once and reuse; capacity is a number on the room
 itself. All three arrive in the same place — the filter panel beside the room
 list, the moment somebody books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You need at least one room to put these on. If you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgka-mgiahz1pifnt1nulf">
+      <w:hyperlink w:history="1" r:id="rId3qpwe6wijfb6tzaqpnqvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the category list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A category is a resource's one basic division — Offision describes it as </w:t>
@@ -817,51 +817,51 @@
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Amenity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sit together there. That form is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaimazx8ma-9lw1j80nwqr">
+      <w:hyperlink w:history="1" r:id="rIdd4oh4k0nqswjhvw7ocpm5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so this is the one thing that
 article does not say:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity is rooms only, and it is required.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A hot desk has no capacity field
@@ -1544,170 +1544,170 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A category groups rooms; it never restricts anyone.
 That is a team space — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdov2n1esoulib-af5f2810">
+      <w:hyperlink w:history="1" r:id="rIdk7_a-c8_klp9qzgi-opvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a room appears at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle on
 the resource, in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgkcfkhjbbcrwosxaplfo">
+      <w:hyperlink w:history="1" r:id="rIdsh2ha2qhzetipckz9bbjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refusing an oversized booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Capacity warns and nothing more. To stop a
 booking outright you need a rule, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4-cujfvmvr0s9aou3xs2c">
+      <w:hyperlink w:history="1" r:id="rIdemtjbcz5jcvv_cbrptqku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The room panel outside the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list prints capacity
 and amenity icons so you can judge a row, but it has no capacity or amenity
 filter — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8akrx32rdzywf-_we5txy">
+      <w:hyperlink w:history="1" r:id="rIdxxplmvlyuvhuexcn8e2q6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2153,51 +2153,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrk66ijmj3b0ouqm5piyko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdgka-mgiahz1pifnt1nulf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdaimazx8ma-9lw1j80nwqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdov2n1esoulib-af5f2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwgkcfkhjbbcrwosxaplfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId4-cujfvmvr0s9aou3xs2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId8akrx32rdzywf-_we5txy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ac049a194660d321c6712f2e44dc9708e638f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/747522d5c70a1e1f9d6668a3832ef607fd0dc9f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f9e6d305759569d9f25abf2ab9f499a0884f1a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f257801d6c6b2af07f96b0d8c2f25da4b80d84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvlo3urpvsjwxvlsypdlh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId3qpwe6wijfb6tzaqpnqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdd4oh4k0nqswjhvw7ocpm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdk7_a-c8_klp9qzgi-opvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdsh2ha2qhzetipckz9bbjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdemtjbcz5jcvv_cbrptqku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxxplmvlyuvhuexcn8e2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ac049a194660d321c6712f2e44dc9708e638f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/747522d5c70a1e1f9d6668a3832ef607fd0dc9f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f9e6d305759569d9f25abf2ab9f499a0884f1a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f257801d6c6b2af07f96b0d8c2f25da4b80d84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up the categories and amenities people filter by</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>