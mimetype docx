--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlo3urpvsjwxvlsypdlh9">
+      <w:hyperlink w:history="1" r:id="rIduiiobyyvsnov8r2nh5-l5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things decide how a room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">found</w:t>
       </w:r>
@@ -106,51 +106,51 @@
 amenities are lists you build once and reuse; capacity is a number on the room
 itself. All three arrive in the same place — the filter panel beside the room
 list, the moment somebody books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You need at least one room to put these on. If you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qpwe6wijfb6tzaqpnqvh">
+      <w:hyperlink w:history="1" r:id="rIdvihmdjpv5fem3wikcrlui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the category list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A category is a resource's one basic division — Offision describes it as </w:t>
@@ -817,51 +817,51 @@
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Amenity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sit together there. That form is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4oh4k0nqswjhvw7ocpm5">
+      <w:hyperlink w:history="1" r:id="rIdjnepw742lbrvrr1hgphs4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so this is the one thing that
 article does not say:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity is rooms only, and it is required.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A hot desk has no capacity field
@@ -1544,170 +1544,170 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A category groups rooms; it never restricts anyone.
 That is a team space — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7_a-c8_klp9qzgi-opvj">
+      <w:hyperlink w:history="1" r:id="rIdvfpv6lw9sjdaduailctkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a room appears at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle on
 the resource, in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsh2ha2qhzetipckz9bbjc">
+      <w:hyperlink w:history="1" r:id="rId2qltx9mz2hi4v1rvai24t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refusing an oversized booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Capacity warns and nothing more. To stop a
 booking outright you need a rule, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemtjbcz5jcvv_cbrptqku">
+      <w:hyperlink w:history="1" r:id="rIdz_qn-jona-rxtx3zmem6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The room panel outside the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list prints capacity
 and amenity icons so you can judge a row, but it has no capacity or amenity
 filter — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxplmvlyuvhuexcn8e2q6">
+      <w:hyperlink w:history="1" r:id="rIdj7bmij2b2lwybc0pq128q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2153,51 +2153,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvlo3urpvsjwxvlsypdlh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId3qpwe6wijfb6tzaqpnqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdd4oh4k0nqswjhvw7ocpm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdk7_a-c8_klp9qzgi-opvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdsh2ha2qhzetipckz9bbjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdemtjbcz5jcvv_cbrptqku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxxplmvlyuvhuexcn8e2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ac049a194660d321c6712f2e44dc9708e638f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/747522d5c70a1e1f9d6668a3832ef607fd0dc9f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f9e6d305759569d9f25abf2ab9f499a0884f1a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f257801d6c6b2af07f96b0d8c2f25da4b80d84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduiiobyyvsnov8r2nh5-l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdvihmdjpv5fem3wikcrlui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjnepw742lbrvrr1hgphs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdvfpv6lw9sjdaduailctkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId2qltx9mz2hi4v1rvai24t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdz_qn-jona-rxtx3zmem6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdj7bmij2b2lwybc0pq128q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8501d15000c7ce95d178f49b71f86724d59c8acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e2ca80804209ee3572cda26633accc9c60027f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf36a9ea09e1cee20d896a0bb1915ebf67c20a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7c241e6c37ada80348dd4fed7becbbaa30f432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up the categories and amenities people filter by</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>