--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduiiobyyvsnov8r2nh5-l5">
+      <w:hyperlink w:history="1" r:id="rIddhdbw2ja6gjkq7_8c409v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things decide how a room is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">found</w:t>
       </w:r>
@@ -106,51 +106,51 @@
 amenities are lists you build once and reuse; capacity is a number on the room
 itself. All three arrive in the same place — the filter panel beside the room
 list, the moment somebody books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You need at least one room to put these on. If you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvihmdjpv5fem3wikcrlui">
+      <w:hyperlink w:history="1" r:id="rIdojm20m-0ycqmswx3iipu-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the category list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A category is a resource's one basic division — Offision describes it as </w:t>
@@ -817,51 +817,51 @@
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Amenity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sit together there. That form is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnepw742lbrvrr1hgphs4">
+      <w:hyperlink w:history="1" r:id="rIdubaleko-cb98a1sfiogsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so this is the one thing that
 article does not say:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity is rooms only, and it is required.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A hot desk has no capacity field
@@ -1544,170 +1544,170 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A category groups rooms; it never restricts anyone.
 That is a team space — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfpv6lw9sjdaduailctkh">
+      <w:hyperlink w:history="1" r:id="rId8pybuw_2emnieo9zvoi7i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a room appears at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle on
 the resource, in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2qltx9mz2hi4v1rvai24t">
+      <w:hyperlink w:history="1" r:id="rIdmuvhzullpygqmm7kc4bnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Refusing an oversized booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Capacity warns and nothing more. To stop a
 booking outright you need a rule, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_qn-jona-rxtx3zmem6j">
+      <w:hyperlink w:history="1" r:id="rIddkxg4j4vz5lqrbg6gdr4-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The room panel outside the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list prints capacity
 and amenity icons so you can judge a row, but it has no capacity or amenity
 filter — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj7bmij2b2lwybc0pq128q">
+      <w:hyperlink w:history="1" r:id="rIduqmhgieazcuxl0l66y44w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2153,51 +2153,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduiiobyyvsnov8r2nh5-l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdvihmdjpv5fem3wikcrlui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjnepw742lbrvrr1hgphs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdvfpv6lw9sjdaduailctkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId2qltx9mz2hi4v1rvai24t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdz_qn-jona-rxtx3zmem6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdj7bmij2b2lwybc0pq128q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8501d15000c7ce95d178f49b71f86724d59c8acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e2ca80804209ee3572cda26633accc9c60027f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf36a9ea09e1cee20d896a0bb1915ebf67c20a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7c241e6c37ada80348dd4fed7becbbaa30f432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddhdbw2ja6gjkq7_8c409v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdojm20m-0ycqmswx3iipu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdubaleko-cb98a1sfiogsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8pybuw_2emnieo9zvoi7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmuvhzullpygqmm7kc4bnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddkxg4j4vz5lqrbg6gdr4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIduqmhgieazcuxl0l66y44w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8501d15000c7ce95d178f49b71f86724d59c8acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e2ca80804209ee3572cda26633accc9c60027f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccf36a9ea09e1cee20d896a0bb1915ebf67c20a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7c241e6c37ada80348dd4fed7becbbaa30f432.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up the categories and amenities people filter by</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>