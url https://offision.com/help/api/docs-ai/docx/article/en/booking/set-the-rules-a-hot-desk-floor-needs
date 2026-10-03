--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,110 +52,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-8ntjpujo1qko1qdly8kz">
+      <w:hyperlink w:history="1" r:id="rId4_5gek-nsvsqd8la2nkli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks obey the same booking policy as rooms — the same screen, the same fields,
 attached to the resource the same way. What changes is which of those fields you
 reach for, because a shared desk fails in a different way from a meeting room:
 nobody double-books it, they just sit somewhere else and leave it held all day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So this article is a selection, not a settings reference. Every field below is
 documented in full in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rispdv0k3dhoeupw93q0">
+      <w:hyperlink w:history="1" r:id="rIdjfcrjevxfxd-icz-q-e7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 what is here is which six a desk floor sets, and why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The desks exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rrcvrojasgquvtzsqmpz">
+      <w:hyperlink w:history="1" r:id="rId6mtvm13-on4-nky25t-po">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and you have decided
 whether they are booked ahead or taken on the spot, because step 1 is that
 decision and everything after it reads differently depending on the answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -235,101 +235,101 @@
 less than the desk being free when somebody needs it, and wrong for the seat
 somebody plans their Tuesday around.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note what it does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> say: on the spot is not the same as by scanning, because
 a panel is on the spot too. Turning it on is one half of a desk that can only be
 taken by scanning its sticker — the other half is a channel setting, and both
 halves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt96hcwxzrm4hyv4rx5n_n">
+      <w:hyperlink w:history="1" r:id="rIdaku_a0tnmkdjyirkzh1g5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 along with the arrangement for a desk bookable only from the app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create all day booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — leave it on. A desk booking is
 usually a whole day, which is the opposite of the advice for a meeting room, and
 turning it off makes people book 09:00–18:00 by hand every morning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While you are here, consider turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create recurrence
 booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off. One repeating series can hold the same desk every Tuesday
 indefinitely, which is a fixed desk by the back door — and if that is what is
 wanted, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6n7jy_xiogxguprklyun0">
+      <w:hyperlink w:history="1" r:id="rIdsftaxfm2sk_-czb2qrmzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">make it a fixed desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking" descr="Booking policy. Walk-in Only decides whether the desk appears in the booking form at all." title="Booking policy. Walk-in Only decides whether the desk appears in the booking form at all."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -397,92 +397,134 @@
         <w:t xml:space="preserve">This is the setting that makes hot desking work, and the one that most often is
 not set. Without it, a desk booked and never used stays held until the person
 who booked it remembers — which is to say, until the end of the day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on, and the ordinary window appears: how early a
 check-in counts, and how long after the start before the booking is treated as a
 no-show and the desk released. The full mechanics are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn4kb_ksgimrdbnesbshfv">
+      <w:hyperlink w:history="1" r:id="rIdbtdnstzagtrywyw2cqi0v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; what matters
 here is the next toggle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All-day booking check-in time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Specify a fixed check-in time limit for
 all-day booking."</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The ordinary window is measured from the booking's start, and
 an all-day desk booking starts at midnight, so a thirty-minute window has
 expired before anyone is awake. This replaces it with a clock time: check in by
 10:30 or the desk goes back in the pool. On a floor where step 1 left all-day
 bookings on, this is not optional — the window above it is meaningless without
 it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The policy decides </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a desk must be checked in, not </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">how</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A desk has no
+panel; people scan its sticker from the app, or use a kiosk, an e-paper tag or a
+desk panel — compared in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9bs5fujnqcx-mnhk2qaql">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choose how people claim a hot desk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in" descr="Require check-in on, and the all-day deadline under it. The clock time replaces a window measured from midnight." title="Require check-in on, and the all-day deadline under it. The clock time replaces a window measured from midnight."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -766,51 +808,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, also on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, is the
 answer: list your office addresses and a scan from anywhere else is refused. It
 is the one setting on this page that is about the sticker rather than about the
 booking, and it is the reason the sticker is safe to hand out at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddp72_yzkds7dku8ubotcf">
+      <w:hyperlink w:history="1" r:id="rIdialtcycmi6tvdllogamuv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Attach the policy to the desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The policy exists on its own until something points at it. Open each desk's
@@ -893,160 +935,160 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a desk at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the desk itself —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfiynu6zo4ryteiqnif-hx">
+      <w:hyperlink w:history="1" r:id="rIdtelwl1fhamrth2_rps5hm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How much desk one person may take.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is quota, and desks can have a
 budget of their own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexhvcibwyzc8wqux4c4v9">
+      <w:hyperlink w:history="1" r:id="rId9mq78k5l4aoid519ma9yc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Charge desks and rooms from separate budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AM and PM desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Half-day desks are not a policy setting at all; they are
 a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> schedule with a time-slot step — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-f289htmz17nyqlyyuia">
+      <w:hyperlink w:history="1" r:id="rIdqsc860x-mbgjrjn7gziu-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restrict bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The hours a desk may be used.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A business-hours schedule sits on the desk
 and is checked alongside this policy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtfrxvw9pytxz_xkbmoy5">
+      <w:hyperlink w:history="1" r:id="rIdc0roxnwo0tujtznodzvdb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1471,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-8ntjpujo1qko1qdly8kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId1rispdv0k3dhoeupw93q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0rrcvrojasgquvtzsqmpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdt96hcwxzrm4hyv4rx5n_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6n7jy_xiogxguprklyun0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdn4kb_ksgimrdbnesbshfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIddp72_yzkds7dku8ubotcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdfiynu6zo4ryteiqnif-hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdexhvcibwyzc8wqux4c4v9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIda-f289htmz17nyqlyyuia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdvtfrxvw9pytxz_xkbmoy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/350155bbc026589acf586626de615d84c512a17b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b164dc206f83641fa0c67c4e539314e6e7b4889a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11ba798a2f93af65ffa364f30741f78d95c11ed4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4_5gek-nsvsqd8la2nkli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdjfcrjevxfxd-icz-q-e7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6mtvm13-on4-nky25t-po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdaku_a0tnmkdjyirkzh1g5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdsftaxfm2sk_-czb2qrmzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdbtdnstzagtrywyw2cqi0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9bs5fujnqcx-mnhk2qaql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdialtcycmi6tvdllogamuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdtelwl1fhamrth2_rps5hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId9mq78k5l4aoid519ma9yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdqsc860x-mbgjrjn7gziu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdc0roxnwo0tujtznodzvdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abb56ae3c0abbe6e92cc73bce8964649926c2695.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/576f4d9b9f973227f2f65b8089b836941ac99326.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9ae874deb1e2b1af6d5698094d52f85007a577.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the rules a hot-desk floor needs</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>