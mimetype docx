--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,110 +52,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_5gek-nsvsqd8la2nkli">
+      <w:hyperlink w:history="1" r:id="rIdjo0lemc-eb6i_mvgqpsa4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks obey the same booking policy as rooms — the same screen, the same fields,
 attached to the resource the same way. What changes is which of those fields you
 reach for, because a shared desk fails in a different way from a meeting room:
 nobody double-books it, they just sit somewhere else and leave it held all day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So this article is a selection, not a settings reference. Every field below is
 documented in full in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfcrjevxfxd-icz-q-e7g">
+      <w:hyperlink w:history="1" r:id="rIdhro2sumfny8scrorcfsng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 what is here is which six a desk floor sets, and why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The desks exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mtvm13-on4-nky25t-po">
+      <w:hyperlink w:history="1" r:id="rIdvgo3vjph5bnr_62brrwdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and you have decided
 whether they are booked ahead or taken on the spot, because step 1 is that
 decision and everything after it reads differently depending on the answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -235,101 +235,101 @@
 less than the desk being free when somebody needs it, and wrong for the seat
 somebody plans their Tuesday around.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note what it does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> say: on the spot is not the same as by scanning, because
 a panel is on the spot too. Turning it on is one half of a desk that can only be
 taken by scanning its sticker — the other half is a channel setting, and both
 halves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaku_a0tnmkdjyirkzh1g5">
+      <w:hyperlink w:history="1" r:id="rId_hfwbgtier0weopfgoe9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 along with the arrangement for a desk bookable only from the app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create all day booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — leave it on. A desk booking is
 usually a whole day, which is the opposite of the advice for a meeting room, and
 turning it off makes people book 09:00–18:00 by hand every morning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While you are here, consider turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow users to create recurrence
 booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off. One repeating series can hold the same desk every Tuesday
 indefinitely, which is a fixed desk by the back door — and if that is what is
 wanted, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsftaxfm2sk_-czb2qrmzi">
+      <w:hyperlink w:history="1" r:id="rIdefkq_1a78wvts9pocfs6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">make it a fixed desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking" descr="Booking policy. Walk-in Only decides whether the desk appears in the booking form at all." title="Booking policy. Walk-in Only decides whether the desk appears in the booking form at all."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -397,51 +397,51 @@
         <w:t xml:space="preserve">This is the setting that makes hot desking work, and the one that most often is
 not set. Without it, a desk booked and never used stays held until the person
 who booked it remembers — which is to say, until the end of the day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on, and the ordinary window appears: how early a
 check-in counts, and how long after the start before the booking is treated as a
 no-show and the desk released. The full mechanics are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtdnstzagtrywyw2cqi0v">
+      <w:hyperlink w:history="1" r:id="rIdop_pm9z-ipqutll1sabbv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; what matters
 here is the next toggle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All-day booking check-in time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
@@ -471,51 +471,51 @@
         <w:t xml:space="preserve">The policy decides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a desk must be checked in, not </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A desk has no
 panel; people scan its sticker from the app, or use a kiosk, an e-paper tag or a
 desk panel — compared in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bs5fujnqcx-mnhk2qaql">
+      <w:hyperlink w:history="1" r:id="rIdkekajcdcu1sditbq9ufte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose how people claim a hot desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in" descr="Require check-in on, and the all-day deadline under it. The clock time replaces a window measured from midnight." title="Require check-in on, and the all-day deadline under it. The clock time replaces a window measured from midnight."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -808,51 +808,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, also on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, is the
 answer: list your office addresses and a scan from anywhere else is refused. It
 is the one setting on this page that is about the sticker rather than about the
 booking, and it is the reason the sticker is safe to hand out at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdialtcycmi6tvdllogamuv">
+      <w:hyperlink w:history="1" r:id="rId9pui5i-ggv0avoyqdhotj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Attach the policy to the desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The policy exists on its own until something points at it. Open each desk's
@@ -935,160 +935,160 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a desk at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the desk itself —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtelwl1fhamrth2_rps5hm">
+      <w:hyperlink w:history="1" r:id="rIdhdgfi6taxslh6wij6fvy1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How much desk one person may take.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is quota, and desks can have a
 budget of their own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mq78k5l4aoid519ma9yc">
+      <w:hyperlink w:history="1" r:id="rIdwbs57yf0q11a7lada8-gh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Charge desks and rooms from separate budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AM and PM desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Half-day desks are not a policy setting at all; they are
 a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> schedule with a time-slot step — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsc860x-mbgjrjn7gziu-">
+      <w:hyperlink w:history="1" r:id="rIdspro66ewvzomdo2xigbyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restrict bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The hours a desk may be used.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A business-hours schedule sits on the desk
 and is checked alongside this policy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0roxnwo0tujtznodzvdb">
+      <w:hyperlink w:history="1" r:id="rIdfoteskkw43qflcc02y_yb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4_5gek-nsvsqd8la2nkli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdjfcrjevxfxd-icz-q-e7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6mtvm13-on4-nky25t-po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdaku_a0tnmkdjyirkzh1g5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdsftaxfm2sk_-czb2qrmzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdbtdnstzagtrywyw2cqi0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9bs5fujnqcx-mnhk2qaql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdialtcycmi6tvdllogamuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdtelwl1fhamrth2_rps5hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId9mq78k5l4aoid519ma9yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdqsc860x-mbgjrjn7gziu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdc0roxnwo0tujtznodzvdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abb56ae3c0abbe6e92cc73bce8964649926c2695.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/576f4d9b9f973227f2f65b8089b836941ac99326.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9ae874deb1e2b1af6d5698094d52f85007a577.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjo0lemc-eb6i_mvgqpsa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdhro2sumfny8scrorcfsng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvgo3vjph5bnr_62brrwdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId_hfwbgtier0weopfgoe9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdefkq_1a78wvts9pocfs6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdop_pm9z-ipqutll1sabbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdkekajcdcu1sditbq9ufte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId9pui5i-ggv0avoyqdhotj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdhdgfi6taxslh6wij6fvy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwbs57yf0q11a7lada8-gh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdspro66ewvzomdo2xigbyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdfoteskkw43qflcc02y_yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4b798696a6aa54803c73bfa87bfe251771e0e8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/122187a88cbacf8198f76cc809ada20b2c86969e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b931ce33c72baa698066faf468e12c05bbf70a23.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the rules a hot-desk floor needs</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>