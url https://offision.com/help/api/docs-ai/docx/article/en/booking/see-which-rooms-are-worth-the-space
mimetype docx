--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See which rooms are worth the space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resource usage analytics colours a floor plan by how hard each room and desk is worked, then ranks the estate, the people and the hours. What its usage rate is a fraction of, why the colours move, and which cards ignore the floor you picked.</w:t>
+        <w:t xml:space="preserve">Resource usage analytics colours a floor plan by how hard each room and desk is worked, then ranks the estate, the people and the hours. Why the colours move, which cards ignore the floor you picked, and why Peak hours cannot be narrowed to one room or broken down by day of the week. What the rate is a fraction of is in What a room's usage rate counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirvirffjammgny2e-seuu">
+      <w:hyperlink w:history="1" r:id="rIdgvspsytdef9bbqzzo6gcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource usage analytics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the page to open when the question is about the
 estate rather than about a person: which floor is full, which room nobody books,
@@ -744,50 +744,71 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The floor picker only scopes the map.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everything below it is the whole
 estate, narrowed by the period and the resource type alone. So a ranking that
 lists rooms you cannot see on the plan is not a fault.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no filter on this page that narrows the cards to a single room. The page
+that has one is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhvibew-aufunecqhjvd1c">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking analytics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1429"/>
         <w:gridCol w:w="4287"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
       <w:tr>
@@ -1138,51 +1159,85 @@
             <w:r>
               <w:t xml:space="preserve">No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource ranking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the two Top cards each carry a column chooser, so you
-can put the columns your own reporting needs into the export. </w:t>
+can put the columns your own reporting needs into the export. For a quarter-end
+file of every room, pick </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last quarter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rooms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tab first —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3qsbmp73gkgrt3i-wgigq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Get last quarter's usage for every room</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+walks through it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Top users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can
 add user attributes to that list; the others offer a fixed set.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="usage-map-ranking" descr="The ranking, with its column chooser and Export." title="The ranking, with its column chooser and Export."/>
             <wp:cNvGraphicFramePr>
@@ -1243,108 +1298,129 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Peak hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the card that answers "do we need another room". A wall of dark
 between ten and noon and nothing after three is not a shortage of rooms — it is a
 shortage of rooms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">at eleven</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Click any cell to see the bookings in that hour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Its columns are the individual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dates</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the period, not the seven days of the
+week — there is no weekday breakdown here or anywhere else. And like every card
+on this page it covers the whole estate for the resource type selected, never one
+room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3962400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="usage-map-peak-hours" descr="Each column is a day, each row an hour." title="Each column is a day, each row an hour."/>
+            <wp:docPr id="1" name="usage-map-peak-hours" descr="Each column is a calendar date, each row an hour of the day." title="Each column is a calendar date, each row an hour of the day."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each column is a day, each row an hour.</w:t>
+        <w:t xml:space="preserve">Each column is a calendar date, each row an hour of the day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the period to a week you know well, switch to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
@@ -1372,120 +1448,199 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody was in the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every number here is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time. A
 room booked all week and entered by nobody looks identical to one in constant
 use — that is what check-in and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jr_ha3i3x8kn6njoco65">
+      <w:hyperlink w:history="1" r:id="rIdmmrue9f3vvvlnwaidn3nz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">no-show reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are for, and what occupancy
 sensors measure. Where a room counts people, the measured figures are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId04dfipodkpjt8vgzytltj">
+      <w:hyperlink w:history="1" r:id="rIdv0swzhxdrbwerpvlswiqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How busy a room is in absolute terms.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The colours rank what is on screen
 against itself. The percentage in the legend and in the summary panel is the
 absolute figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">How one particular room's hours look.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Peak hours is estate-wide by
+resource type and cannot be filtered down. Open
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmlnnslwp6s-zxpbamjk6f">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking analytics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> instead — its filter
+narrows every view on the page, so its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily heatmap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> can be a single room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/analytics (Booking analytics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anything by day of the week.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Neither Peak hours nor any other report totals
+usage by weekday. The heatmap's columns are dates, and they do not carry a
+weekday name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Who used it, crossed with anything else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One dimension at a time is all
 this page offers. For department against resource type, or a cost code against
 the month, build it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-fzfmkilyvl9uate1zzu2">
+      <w:hyperlink w:history="1" r:id="rIdbx3-3pg6isfakydb11kyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the usage report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1910,51 +2065,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdirvirffjammgny2e-seuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId-jr_ha3i3x8kn6njoco65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId04dfipodkpjt8vgzytltj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId-fzfmkilyvl9uate1zzu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3efe5ae65d13077e8a87e835c459e4949afb526d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc3feef861599b0fa1e4507b0585be405c0dcfa9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962ac2ded1de3cb2ee0e5cf4c8aeb50e0d3ba671.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0fd0553d7176686962f7928ee84501dc0092ba.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvspsytdef9bbqzzo6gcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdhvibew-aufunecqhjvd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId3qsbmp73gkgrt3i-wgigq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdmmrue9f3vvvlnwaidn3nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdv0swzhxdrbwerpvlswiqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdmlnnslwp6s-zxpbamjk6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdbx3-3pg6isfakydb11kyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3efe5ae65d13077e8a87e835c459e4949afb526d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc3feef861599b0fa1e4507b0585be405c0dcfa9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962ac2ded1de3cb2ee0e5cf4c8aeb50e0d3ba671.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0fd0553d7176686962f7928ee84501dc0092ba.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See which rooms are worth the space</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>