--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvspsytdef9bbqzzo6gcw">
+      <w:hyperlink w:history="1" r:id="rId9y1l3qzqliljflk7bse6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource usage analytics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the page to open when the question is about the
 estate rather than about a person: which floor is full, which room nobody books,
@@ -753,51 +753,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The floor picker only scopes the map.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everything below it is the whole
 estate, narrowed by the period and the resource type alone. So a ranking that
 lists rooms you cannot see on the plan is not a fault.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no filter on this page that narrows the cards to a single room. The page
 that has one is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvibew-aufunecqhjvd1c">
+      <w:hyperlink w:history="1" r:id="rIdpwjze0cxdisyardzhnmtg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1183,51 +1183,51 @@
         <w:t xml:space="preserve"> and the two Top cards each carry a column chooser, so you
 can put the columns your own reporting needs into the export. For a quarter-end
 file of every room, pick </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Last quarter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tab first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qsbmp73gkgrt3i-wgigq">
+      <w:hyperlink w:history="1" r:id="rIddppzw6ah6gsfnyv7quege">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get last quarter's usage for every room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 walks through it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Top users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can
 add user attributes to that list; the others offer a fixed set.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1448,64 +1448,64 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody was in the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every number here is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time. A
 room booked all week and entered by nobody looks identical to one in constant
 use — that is what check-in and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmrue9f3vvvlnwaidn3nz">
+      <w:hyperlink w:history="1" r:id="rIdllkexcsl4uizqpys1eu0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">no-show reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are for, and what occupancy
 sensors measure. Where a room counts people, the measured figures are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0swzhxdrbwerpvlswiqh">
+      <w:hyperlink w:history="1" r:id="rIditjuf733cbbxg-izs7ty6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1516,51 +1516,51 @@
 against itself. The percentage in the legend and in the summary panel is the
 absolute figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How one particular room's hours look.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Peak hours is estate-wide by
 resource type and cannot be filtered down. Open
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlnnslwp6s-zxpbamjk6f">
+      <w:hyperlink w:history="1" r:id="rIdqv8naufzruib1jr87w-1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead — its filter
 narrows every view on the page, so its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Daily heatmap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be a single room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1596,51 +1596,51 @@
 weekday name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who used it, crossed with anything else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One dimension at a time is all
 this page offers. For department against resource type, or a cost code against
 the month, build it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbx3-3pg6isfakydb11kyx">
+      <w:hyperlink w:history="1" r:id="rIdix-oswbp5bbsbjwipa6gi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the usage report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2065,51 +2065,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvspsytdef9bbqzzo6gcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdhvibew-aufunecqhjvd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId3qsbmp73gkgrt3i-wgigq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdmmrue9f3vvvlnwaidn3nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdv0swzhxdrbwerpvlswiqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdmlnnslwp6s-zxpbamjk6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdbx3-3pg6isfakydb11kyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3efe5ae65d13077e8a87e835c459e4949afb526d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc3feef861599b0fa1e4507b0585be405c0dcfa9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962ac2ded1de3cb2ee0e5cf4c8aeb50e0d3ba671.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d0fd0553d7176686962f7928ee84501dc0092ba.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9y1l3qzqliljflk7bse6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdpwjze0cxdisyardzhnmtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIddppzw6ah6gsfnyv7quege" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdllkexcsl4uizqpys1eu0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIditjuf733cbbxg-izs7ty6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdqv8naufzruib1jr87w-1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdix-oswbp5bbsbjwipa6gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db7af53f10816452d07bcc62db716fc164cde0f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53d043c8c442e7e36e3b61f20d4cadb0db3ad828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f88c1a2fce0eb377a6cff0ba1d1705a5bed66bf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ea17fb424d459cd03a37876ad89a5a0438b5a5a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See which rooms are worth the space</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>