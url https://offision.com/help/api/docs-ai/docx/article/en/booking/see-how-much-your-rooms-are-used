--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,113 +26,114 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See how much your rooms are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The user resource usage report crosses any two dimensions — who booked against what they booked, month by month. How to build the grid by dragging, what the hours actually count, and why the download is wider than the screen.</w:t>
+        <w:t xml:space="preserve">The booking analytics pivot table. The user resource usage report crosses any two dimensions — who booked against what they booked, month by month. How to build the grid by dragging, what the hours actually count, and why the download is wider than the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-1csv3wos8vnxg7s1v0qx">
+      <w:hyperlink w:history="1" r:id="rIdlano7juw8kgju92wcdcxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User resource usage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers one shape of question: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">who used what, and for how
 long.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> It is a grid you build yourself — put anything down the side, anything
-across the top, and read hours and bookings where they cross.</w:t>
+        <w:t xml:space="preserve"> It is the pivot table for bookings: a grid you build yourself — put
+anything down the side, anything across the top, and read hours and bookings
+where they cross.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Find it under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Analytics</w:t>
@@ -1540,51 +1541,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, one flat row per combination — the shape to feed into
 Excel's own PivotTable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The file is much wider and deeper than the screen: it walks the axes past the
 50×50 window. It is not unlimited, though — it stops at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">200 keys on each
 axis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with no marker in the file to say so. On a report bigger than that,
 narrow the period or the floor filter rather than trusting the file to be
-complete.</w:t>
+complete — or take the figures from </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2gdqzevhecqmczccdtm7o">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the reporting
+API</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, which has
+neither the 200-key cap nor the one-year window below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Limits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A period longer than a year is refused.</w:t>
@@ -1677,51 +1691,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How much somebody is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">allowed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to book is a different screen —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjuzcodd08-kf1yx8fztam">
+      <w:hyperlink w:history="1" r:id="rId7w8lwkwtrmiib9lbjgdfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Quota usage history</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2187,51 +2201,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-1csv3wos8vnxg7s1v0qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdjuzcodd08-kf1yx8fztam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db59422cbd5001e9dc0d8f4720fbef37779d0ba9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515a99c33ef35e8a503646517340769ccaa6288e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e604528b8f615f34d5adef1bb92923a749ce6f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd3955dbeed672595ea22822ddebde7698641186.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbaf39c93aa0e8cf3bd911f212444bd3664b02fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/225b5203c0a4034f2e0a4b1db59f200d12eaac19.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlano7juw8kgju92wcdcxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId2gdqzevhecqmczccdtm7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7w8lwkwtrmiib9lbjgdfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db59422cbd5001e9dc0d8f4720fbef37779d0ba9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515a99c33ef35e8a503646517340769ccaa6288e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e604528b8f615f34d5adef1bb92923a749ce6f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd3955dbeed672595ea22822ddebde7698641186.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbaf39c93aa0e8cf3bd911f212444bd3664b02fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/225b5203c0a4034f2e0a4b1db59f200d12eaac19.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See how much your rooms are used</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>