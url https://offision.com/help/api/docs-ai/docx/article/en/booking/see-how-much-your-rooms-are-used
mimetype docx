--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -13,90 +13,90 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">See how much your rooms are used</w:t>
+        <w:t xml:space="preserve">Read the room usage report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The booking analytics pivot table. The user resource usage report crosses any two dimensions — who booked against what they booked, month by month. How to build the grid by dragging, what the hours actually count, and why the download is wider than the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlano7juw8kgju92wcdcxm">
+      <w:hyperlink w:history="1" r:id="rIdbbems2-t8xxw3wk-wsw_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User resource usage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers one shape of question: </w:t>
       </w:r>
@@ -1543,51 +1543,51 @@
         <w:t xml:space="preserve">, one flat row per combination — the shape to feed into
 Excel's own PivotTable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The file is much wider and deeper than the screen: it walks the axes past the
 50×50 window. It is not unlimited, though — it stops at </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">200 keys on each
 axis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with no marker in the file to say so. On a report bigger than that,
 narrow the period or the floor filter rather than trusting the file to be
 complete — or take the figures from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gdqzevhecqmczccdtm7o">
+      <w:hyperlink w:history="1" r:id="rIdolugvpgncs_gd0ewn7kad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the reporting
 API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which has
 neither the 200-key cap nor the one-year window below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Limits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1691,51 +1691,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How much somebody is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">allowed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to book is a different screen —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7w8lwkwtrmiib9lbjgdfv">
+      <w:hyperlink w:history="1" r:id="rIdnabolxjfcmgp4udjgcwjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Quota usage history</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2201,55 +2201,55 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlano7juw8kgju92wcdcxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId2gdqzevhecqmczccdtm7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7w8lwkwtrmiib9lbjgdfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db59422cbd5001e9dc0d8f4720fbef37779d0ba9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515a99c33ef35e8a503646517340769ccaa6288e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e604528b8f615f34d5adef1bb92923a749ce6f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd3955dbeed672595ea22822ddebde7698641186.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbaf39c93aa0e8cf3bd911f212444bd3664b02fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/225b5203c0a4034f2e0a4b1db59f200d12eaac19.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbbems2-t8xxw3wk-wsw_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdolugvpgncs_gd0ewn7kad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdnabolxjfcmgp4udjgcwjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c9972789a9d288c6686833b2c61052dda630844.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b817bef4607c515905aef444f3eb394f9a300c2a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6d7b0d6083f8e5bcd89d51f707a340fdc708dc5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9b7758b0cdc707fbd8e37e31f3579a07fa29310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1cc1722fb5be9ba12e130ec9b4ee73bdb70757.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87acb3f939a5f9d55fc94858cc8e76812a873c9b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>See how much your rooms are used</dc:title>
+  <dc:title>Read the room usage report</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>