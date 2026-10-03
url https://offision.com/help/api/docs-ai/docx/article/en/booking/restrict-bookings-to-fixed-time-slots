--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnrfvklknru9gz7ncv2i0">
+      <w:hyperlink w:history="1" r:id="rId8fhd-ydovchsugopegk3h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid" descr="With a step set, a booking can only start where a slot starts — and a slot somebody already holds is closed." title="With a step set, a booking can only start where a slot starts — and a slot somebody already holds is closed."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms must already carry a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> schedule. If they do not, set
 one up first — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuem9dvk7stw8kmqq7lar">
+      <w:hyperlink w:history="1" r:id="rId5kpd4xtiinx0qja_gjxbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 creating a schedule and applying it to resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Turn the restriction on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -582,51 +582,51 @@
       <w:r>
         <w:t xml:space="preserve">A schedule can offer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested time slots</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — the same idea, but
 advisory: "Predefined slots shown as hints when booking — they are never
 enforced." The two are alternatives, and the restriction wins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That holds for the company-wide grid as well. A restricted room does not fall
 back to it: its own enforced slots are what people get, and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId96k2dnbklv92v39bmly4m">
+      <w:hyperlink w:history="1" r:id="rIdyfu0epeqq3a2leodcib9n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">company-wide suggestions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> reach
 only the rooms that are not restricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off" descr="The Suggested time slots page while the restriction is on." title="The Suggested time slots page while the restriction is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1641,51 +1641,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwnrfvklknru9gz7ncv2i0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdmuem9dvk7stw8kmqq7lar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId96k2dnbklv92v39bmly4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51dc806d895e4a07adf2dc383d0dc686923b009.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddf63cf1982a4cf5b17636fef2c4b0662c466711.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eae568ba44a3a32c5fcf9466037b5ecde8c8a2c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfe2cfb7a893ff9157392fc0929b454f7a155bec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/440046385a0bd9562ac678539fd6688867204710.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bedc1b905b9e7d91fb912dd8a4cce15b6c5c151.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2d91a20a51eb44a10065cdd9e11b906b0287f1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dc122d67b2b8b77a7332bf00c7d05ed70c29f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8fhd-ydovchsugopegk3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId5kpd4xtiinx0qja_gjxbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdyfu0epeqq3a2leodcib9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51dc806d895e4a07adf2dc383d0dc686923b009.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddf63cf1982a4cf5b17636fef2c4b0662c466711.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eae568ba44a3a32c5fcf9466037b5ecde8c8a2c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfe2cfb7a893ff9157392fc0929b454f7a155bec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/440046385a0bd9562ac678539fd6688867204710.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bedc1b905b9e7d91fb912dd8a4cce15b6c5c151.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2d91a20a51eb44a10065cdd9e11b906b0287f1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dc122d67b2b8b77a7332bf00c7d05ed70c29f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Restrict bookings to fixed time slots</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>