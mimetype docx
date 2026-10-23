--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8fhd-ydovchsugopegk3h">
+      <w:hyperlink w:history="1" r:id="rIdnygbyr6e4vob3w9ecddpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid" descr="With a step set, a booking can only start where a slot starts — and a slot somebody already holds is closed." title="With a step set, a booking can only start where a slot starts — and a slot somebody already holds is closed."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms must already carry a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> schedule. If they do not, set
 one up first — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kpd4xtiinx0qja_gjxbb">
+      <w:hyperlink w:history="1" r:id="rIdqkfxsns7nrw-efrokmm29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 creating a schedule and applying it to resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Turn the restriction on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -582,51 +582,51 @@
       <w:r>
         <w:t xml:space="preserve">A schedule can offer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested time slots</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — the same idea, but
 advisory: "Predefined slots shown as hints when booking — they are never
 enforced." The two are alternatives, and the restriction wins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That holds for the company-wide grid as well. A restricted room does not fall
 back to it: its own enforced slots are what people get, and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfu0epeqq3a2leodcib9n">
+      <w:hyperlink w:history="1" r:id="rId47w7fccm4c-ayansmhwsu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">company-wide suggestions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> reach
 only the rooms that are not restricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off" descr="The Suggested time slots page while the restriction is on." title="The Suggested time slots page while the restriction is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1641,51 +1641,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8fhd-ydovchsugopegk3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId5kpd4xtiinx0qja_gjxbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdyfu0epeqq3a2leodcib9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a51dc806d895e4a07adf2dc383d0dc686923b009.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddf63cf1982a4cf5b17636fef2c4b0662c466711.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eae568ba44a3a32c5fcf9466037b5ecde8c8a2c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfe2cfb7a893ff9157392fc0929b454f7a155bec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/440046385a0bd9562ac678539fd6688867204710.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bedc1b905b9e7d91fb912dd8a4cce15b6c5c151.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2d91a20a51eb44a10065cdd9e11b906b0287f1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dc122d67b2b8b77a7332bf00c7d05ed70c29f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnygbyr6e4vob3w9ecddpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdqkfxsns7nrw-efrokmm29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId47w7fccm4c-ayansmhwsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe537b4388fb32b5eea188e76710b702299fead5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/162fe3ab94cdb161ca21130c53908430531d1f8d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051b528b964c90be3af8ac0b53d399b5d3847b4a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/956a36499307c88ae0c166a30d460d4481e930c5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42b6da459633e087e1ada43155fe20905f59a31e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43a035c4a6bd3844990801a08f014d7221b5697a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add9ef0c276a4b751c472561b32ccea7fee46a27.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af2926fb021528211b1c479dfcdc536f93fd14f2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Restrict bookings to fixed time slots</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>