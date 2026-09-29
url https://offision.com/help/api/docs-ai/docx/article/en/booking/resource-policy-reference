--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking rules reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How resource policy, quota and team space combine to decide whether a booking is allowed, and every field on the resource policy and team space screens.</w:t>
+        <w:t xml:space="preserve">How resource policy, quota and team space combine to decide whether a booking is allowed, and every field on the resource policy and team space screens — including the occupancy-sensor automation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8on3x7hlsxaeorizbn7p6">
+      <w:hyperlink w:history="1" r:id="rIdifhdwzjyb6emallzdhhq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three separate things decide whether a booking is allowed, and they are
 configured on three different screens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -121,51 +121,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">quota</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gives a booking a price and a person a balance. Quota has settings
 of its own and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1uxex0ocvzksve54yjoyp">
+      <w:hyperlink w:history="1" r:id="rIdlo_vuvccfntmczecf7-4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a section of the manual to
 match</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
@@ -265,51 +265,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — resource policy. Window, duration,
 all-day, recurring, cross-day, business hours, walk-in, channel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Can they afford it?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1iafsbb8ttcfntsb6yesm">
+      <w:hyperlink w:history="1" r:id="rIdagxuamnzjupxsiyxsm6yo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quota</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -636,51 +636,51 @@
         <w:t xml:space="preserve"> A booking manager creating a booking for someone outside the team
 is refused, even though the manager can see the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is charged when the booking is saved, not when it is approved.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Rejecting a request does not give the quota back — only cancelling does, and
 only where the resource </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_pmn7ocz6cimdaw4adt5v">
+      <w:hyperlink w:history="1" r:id="rId-s38pjjtigvu3txauoq2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">refunds at
 all</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -759,145 +759,217 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resource policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A policy opens as a rail of pages down the left — </w:t>
+        <w:t xml:space="preserve">A policy opens as a rail of pages down the left, in four labelled sections.
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">General</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Basic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, plus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> once the policy has been saved.
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules &amp; limits</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Booking policy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking time/date limit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check
+in/out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create/Edit booking channel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval &amp; privacy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking
+Approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidentiality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking time/date limit</w:t>
+        <w:t xml:space="preserve">Out of service notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking Approval</w:t>
-[...55 lines deleted...]
-The sections below follow that order.</w:t>
+        <w:t xml:space="preserve">Override rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. One page per resource type
+follows, for the resources the policy covers. The sections below cover them all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail" descr="The policy editor. Every setting below sits on one of these pages." title="The policy editor. Every setting below sits on one of these pages."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -959,64 +1031,3439 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> default to off for that booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most of this page is check-in. For how the pieces fit together — what the window
-actually is, and what happens when it closes — see
+        <w:t xml:space="preserve">This page is check-in, end to end — requiring it, the window that opens and closes
+it, the clock deadline all-day bookings use instead, checking in from the app, GPS
+and IP conditions, who besides the organiser may act, early check-out and the
+cancel rules, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take attendance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and the recurring no-show policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Every field is documented with its own figure in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpl4zokdnkbxbzrsapjgbg">
+      <w:hyperlink w:history="1" r:id="rIdnxbmbsgqno_po41ag4n_x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Check-in settings reference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">; the mechanism behind
+them is </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdufezdu0jr3fjwbphproki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Booking policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What may be booked at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1971"/>
+        <w:gridCol w:w="3695"/>
+        <w:gridCol w:w="3695"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow recurring booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets people create a repeating series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off on scarce rooms, where one series can claim a slot indefinitely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow all day booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets a booking take the whole day in one go</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off on meeting rooms; leave on for desks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow cross day booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets one booking run past midnight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for overnight equipment, off for rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow non-business hour booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets people book outside the resource's business hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off where out-of-hours use needs building access nobody has</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking multiple resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets one booking hold several resources at once — a room plus its equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off where each resource must be booked deliberately</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow extend booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets people extend from the panel when nothing follows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off where the next booking must start on time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Walk-in Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The resource can only be claimed on the spot; advance booking disappears</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use for touchdown desks and phone booths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Overlap with other bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Whether a person may hold two bookings at the same time: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow overlap with all other bookings</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not allow overlap with bookings that involve resources using this booking policy</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not allow overlap with all other bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3695"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Tighten it where people hold a backup room "just in case"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Booking time/date limit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpjmmxridtmsfesrhhqdmc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+for the task itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2868"/>
+        <w:gridCol w:w="3246"/>
+        <w:gridCol w:w="3246"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit the booking date range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turns on the rolling window below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on to stop the calendar being claimed months out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">From (e.g.: Today = 0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The earliest bookable day, in days from today. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is today</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Raise where rooms need preparing between meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">To (e.g.: one month = 30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The furthest bookable day, in days from today. Two months is 60; the field accepts up to 1095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Shorten on contested rooms. Off, the system falls back to 365 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Release time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The hour at which each newly reachable day opens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Move off midnight on rooms people compete for</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit the booking time length</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turns on the minimum and maximum below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for scarce rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Minimum booking time in minute(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The shortest single booking allowed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Raise to stop the calendar filling with five-minute holds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Maximum booking time in minute(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The longest single booking allowed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lower on scarce rooms to stop all-day holds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit the booking time length for walk-in booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The same pair of limits, applied only to bookings made on the spot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Set shorter than the main limit — a walk-in should not take the room all afternoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit user can edit or delete booking before it start</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Freezes a booking once the start time is close</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on where a room is prepared per booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit each person's time on one resource</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Counts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">per person, per resource, per period</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — within each period one person may hold at most 8 hours on any single resource — desk, room, equipment or parking. The 8 hours is fixed; you choose the period (day, week, two weeks or month) and the reference date it counts from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The one rule that stops somebody keeping the same resource. See </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdwudfuxvl4bjltrb84n6v0">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stop one person keeping the same resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking before a specific date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A fixed calendar cut-off rather than a rolling one</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use for a date that does not move, like a fiscal year end</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking after a specific date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The same, from the other side</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use to keep a space closed until it opens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Booking time sector restriction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Holds a whole period closed until an announced release moment. Each </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">time sector</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> names a booking period and the date and time it opens; the list can be uploaded and downloaded, and rows can be ticked and deleted together, or all at once with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delete all</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use where a term or quarter should open at one moment for everyone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Booking Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The whole page is behind the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> master toggle. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0sae6_z6ov-oqldzy79qk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Require approval before a room is booked</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2942"/>
+        <w:gridCol w:w="3209"/>
+        <w:gridCol w:w="3209"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Booking approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Requests wait for a decision instead of confirming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for rooms somebody owns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Block timeslot before approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Holds the slot while the request is pending, so nobody else takes it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on where a rejected request would otherwise lose the slot to a race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room replies in Outlook while waiting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Outlook and Google rooms only. Whether the holding acceptance that blocks the slot also mails the organiser. Off, the room holds the slot silently and replies once approved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off if a pending request appearing as confirmed in Outlook causes confusion — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdhlwndqweoiblgdicew10m">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How a booking on a synced room is validated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Conditional Booking Approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Switches from "every booking" to "only bookings matching the conditions below"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use to approve the expensive cases and let routine bookings through</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Re-approval after edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Whether an approved booking goes back into the queue when it is edited: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any change requires re-approval</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only time or resource changes require re-approval</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edits never require re-approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Loosen to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">time or resource</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> where organizers keep editing the subject line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show approvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Whether the person booking is told who will decide: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not show</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show approvers</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show approvers and managers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show them where people would otherwise chase the wrong person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Disable booking approval for walk-in booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets somebody standing at the door claim the room without waiting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on wherever a panel is the main way in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Booking approval user(s) or user group(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Who may decide. The first decision wins — there is no chain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Name a group rather than a person, so leave does not stall the queue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2942"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Auto reject booking if no people approve after (?) days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Clears requests nobody answered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3209"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Set it below the booking window, or requests expire after the date they were for</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The conditions available under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditional Booking Approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3908"/>
+        <w:gridCol w:w="5452"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sends the booking for approval when</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Minimum booking duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It runs longer than the duration you set</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">All-Day Booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It reserves the resource for the whole day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recurring Booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It repeats on multiple dates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cross-Day Booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It spans two or more days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Outside Business Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Any part of it falls outside business hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Multiple Bookings by the Same User</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">That person exceeds a number of bookings in one day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Too many upcoming bookings by the same user</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">They already hold that many upcoming confirmed bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room Capacity Utilization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Attendees are fewer than a percentage of the room's capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3908"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Booking with Service Requests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5452"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It asks for additional services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Booking host</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2251"/>
+        <w:gridCol w:w="3554"/>
+        <w:gridCol w:w="3554"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow invite a host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The policy's own switch for the host field. Off, the field is hidden and the rest of this page does not apply. The booking form carries a second switch per kind of resource, and the field needs both</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on where somebody other than the organizer runs the meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow multiple hosts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets a booking name more than one host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for panels and interviews</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Host field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optional</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — a host must be chosen before the booking saves. Across several rooms the strictest answer wins, and it is only enforced where the field is usable at all: never when the host field is hidden — by this policy or by the booking form — and never against somebody who may not assign a host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Rooms whose bookings are charged or staffed to a named person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Default host to organizer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pre-fills the host with the booking's organizer, and keeps it in step while the organizer or delegate changes — until somebody edits the host row themselves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where the host is usually somebody other than the person booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Who can assign a host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">All users</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or only the users and groups you name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Restrict where hosting carries a cost, so not everyone can volunteer somebody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Host assigner user(s) or user group(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The list used when the answer is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specify users</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Who can be a host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">All users</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or only the users and groups you name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Restrict to the people actually trained to host in that space</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2251"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Eligible host user(s) or user group(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The list used when the answer is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specify users</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3554"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Default host to organizer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is on for every policy that existed before 4.5.12.
+The pre-fill used to be unconditional, so an upgraded policy keeps behaving
+exactly as it did — the setting only matters once somebody turns it off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Confidentiality</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2019"/>
+        <w:gridCol w:w="3671"/>
+        <w:gridCol w:w="3671"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2019"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2019"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hidden booking information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hides booking detail from people not involved, in the app, on panels and on signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for executive and HR rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2019"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Information Confidentiality Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hide all booking detail</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — others see only that the resource is occupied. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hidden booking detail, except organizer name</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — others also see who has it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Keep the organizer visible where people need to ask for the room back</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2019"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Terms and Conditions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Requires the text below to be accepted before a booking is created</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Use where a space carries house rules or a safety briefing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2019"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Require scrolling to the end</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The accept button stays inactive until the text has been read to the bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3671"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Leave on where acceptance has to mean something</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Create/Edit booking channel</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="3424"/>
+        <w:gridCol w:w="3424"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2511"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2511"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking manager book for user</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets a manager create and edit these bookings from the admin console</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off for spaces that must be self-service only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2511"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking from User Portal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets people book from the app — browser, phone, Teams and Outlook, and a sticker scan, all one channel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off for a room that is only ever claimed at the door, knowing the sticker stops booking too</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2511"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking from booking panel and signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets people book at the panel outside the room. Shown where panel hardware is enabled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off where every booking has to be planned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2511"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skip user verification in booking panel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Books from the panel without asking who is booking. Appears only while the row above it is on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for open areas where a sign-in step just makes people give up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Off is not one behaviour. Switching off the admin console or the User Portal
+removes the resource from that surface's list — it is absent, not greyed out.
+Switching off the panel leaves it on the panel's screen and refuses when somebody
+tries to take it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The three arrangements people usually want out of these rows — bookable only from
+the app, only by scanning the sticker, or not from the portal at all — are walked
+through in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhcigmkpx6bxlrmm32tywe">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Email and out-of-service notification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two pages under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> carries the first four rows, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Out of
+service notification</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the last.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
@@ -1072,4839 +4519,343 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When to change it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Require check-in</w:t>
+              <w:t xml:space="preserve">Disable booking email notifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Without a check-in the booking counts as a no-show and the resource is released. Off, the system checks in for the user</w:t>
+              <w:t xml:space="preserve">Stops all booking email to organizers and attendees — new, changed and cancelled</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Turn on for rooms in demand. Leave off where nobody competes for space</w:t>
+              <w:t xml:space="preserve">Turn on for desks and equipment, where the mail is noise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Can check-in before (in mins)</w:t>
+              <w:t xml:space="preserve">Attach .ics data in email when booking Desk or Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">How early someone may check in</w:t>
+              <w:t xml:space="preserve">Puts a calendar invitation in those emails</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Widen where people arrive well before their slot</w:t>
+              <w:t xml:space="preserve">Turn off if desk bookings are cluttering people's calendars</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Can check-in after (in mins)</w:t>
+              <w:t xml:space="preserve">Notify booking managers by email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">How long after the start time check-in is still accepted, before the no-show release</w:t>
+              <w:t xml:space="preserve">Emails the people below when a booking on these resources is created, edited, cancelled, or changes state. Also covers bookings synced from Microsoft 365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Shorter frees rooms faster, but strands anyone delayed on the way</w:t>
+              <w:t xml:space="preserve">Turn on for spaces somebody has to prepare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Show check-in button in User Portal</w:t>
+              <w:t xml:space="preserve">Booking manager user(s) or user group(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Puts a check-in button in the app, so people can check in without touching the panel</w:t>
+              <w:t xml:space="preserve">Who gets that mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Turn off if you need check-in to prove somebody was physically there — remote check-in makes no-show analytics unreliable</w:t>
+              <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Allow attendees to check-out / extend in User Portal &amp; check-in via QR</w:t>
+              <w:t xml:space="preserve">Notify when an out-of-service period is created / updated / deleted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Extends those app actions from the organizer to the attendees</w:t>
+              <w:t xml:space="preserve">Emails the affected bookings when the resource is taken out of service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Turn on where the organizer often sends someone else</w:t>
-[...462 lines deleted...]
-              <w:t xml:space="preserve">Turn on where people genuinely walk away from a meeting they started; leave off where a checked-in booking should stay on the record</w:t>
+              <w:t xml:space="preserve">Leave creation on; the other two are for spaces whose closures move</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sensor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Allowed distance</w:t>
-[...4 lines deleted...]
-cannot be checked into at all once GPS check-in is required. See
+        <w:t xml:space="preserve">Check in/out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and useful only where an
+occupancy sensor is bound to the resource: auto check-in, auto check-out and auto extend, each with the
+durations it reveals. All ten fields are walked, with a figure each, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxiwmzuayvi0dancztbkal">
+      <w:hyperlink w:history="1" r:id="rIdj_hodyf8ztoziz_wm1bp1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
+          <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What may be booked at all.</w:t>
-[...486 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdfqmlwjk2dclemfvgzip2o">
+        <w:t xml:space="preserve">At the foot of the page, and nothing to do with the sensor, is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IP restriction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —
+it accepts app check-in only from the addresses you list. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdm7mmectagfoacbpxjjdxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
+          <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-[...721 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-    </w:p>
-[...2845 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A policy can carry exceptions for named users or user groups. Each rule picks an
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override condition</w:t>
       </w:r>
       <w:r>
@@ -5924,92 +4875,92 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which applies when they work
 through the admin console — and then reopens a subset of the settings above: the
 date range and release schedule, durations, check-in, edit and delete limits,
 the all-day, recurring, cross-day and out-of-hours toggles, overlap behaviour,
 the approval requirement and the sensor automation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rules are ordered, and the first matching rule wins. Use overrides where one
 team genuinely needs a longer horizon than everyone else — not as the normal way
 to configure people, since an override is invisible from the resource itself.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgod_xwzangyj9_xmmaejx">
+      <w:hyperlink w:history="1" r:id="rId_yxcvfzdhftjsyguzbxaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead than
 everyone else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the walkthrough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking quota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quota is configured on four tabs of its own and is documented separately — start
 at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-qefvugrfp49bhbeftvo">
+      <w:hyperlink w:history="1" r:id="rId7yx4o6cu5fz2l4a6_hgwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or go
 straight to the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxawogg6oxwcdr_s0jdbyf">
+      <w:hyperlink w:history="1" r:id="rIddwr4ilweowvghjl_ir749">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings
 reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (Quota settings)</w:t>
       </w:r>
     </w:p>
@@ -6020,51 +4971,51 @@
       <w:r>
         <w:t xml:space="preserve">Team space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (Team spaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space is a set of resources plus the people allowed to use them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7i07r7gbsggva3grvybv4">
+      <w:hyperlink w:history="1" r:id="rId87-7st8_7o_pdqlif-pyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 walkthrough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -6536,51 +5487,51 @@
       <w:r>
         <w:t xml:space="preserve">What these do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> belong to the resource. A policy can allow or forbid
 booking outside them; it does not define them. Setting the pair up is its own
 article: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9kd0jg4jkvnyoa4n8whp">
+      <w:hyperlink w:history="1" r:id="rIdgcixcqfryi4dsfje45-as">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6633,51 +5584,51 @@
 the only trace of them here is the approval condition for bookings that
 request services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendar sync with Microsoft 365 or Google</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is set up under integrations.
 The only sync-related setting on these screens is whether the room replies in
 Outlook while approval is pending — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmudocb7piur3bzarhii-">
+      <w:hyperlink w:history="1" r:id="rIdi-nkgeewm5vgfopg6j4or">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on a synced room is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -7130,51 +6081,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8on3x7hlsxaeorizbn7p6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId1uxex0ocvzksve54yjoyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId1iafsbb8ttcfntsb6yesm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_pmn7ocz6cimdaw4adt5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpl4zokdnkbxbzrsapjgbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxiwmzuayvi0dancztbkal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdfqmlwjk2dclemfvgzip2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdsuipw5_kc7k3ks8sjyai3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdfb9u7skifizy8shajh3mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId1luebfpm7elonyatraham" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdgod_xwzangyj9_xmmaejx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdb-qefvugrfp49bhbeftvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdxawogg6oxwcdr_s0jdbyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7i07r7gbsggva3grvybv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdv9kd0jg4jkvnyoa4n8whp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdsmudocb7piur3bzarhii-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c6f8ab6e505e36ead45861fc0bcf2430be18f3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifhdwzjyb6emallzdhhq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlo_vuvccfntmczecf7-4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdagxuamnzjupxsiyxsm6yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId-s38pjjtigvu3txauoq2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdnxbmbsgqno_po41ag4n_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdufezdu0jr3fjwbphproki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpjmmxridtmsfesrhhqdmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdwudfuxvl4bjltrb84n6v0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId0sae6_z6ov-oqldzy79qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdhlwndqweoiblgdicew10m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdhcigmkpx6bxlrmm32tywe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdj_hodyf8ztoziz_wm1bp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdm7mmectagfoacbpxjjdxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId_yxcvfzdhftjsyguzbxaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7yx4o6cu5fz2l4a6_hgwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddwr4ilweowvghjl_ir749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId87-7st8_7o_pdqlif-pyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdgcixcqfryi4dsfje45-as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdi-nkgeewm5vgfopg6j4or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cf6445020f6049e70f0d002b4ac39fce8c72e81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking rules reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>