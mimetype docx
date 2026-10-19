--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,90 +26,103 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking rules reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How resource policy, quota and team space combine to decide whether a booking is allowed, and every field on the resource policy and team space screens — including the occupancy-sensor automation.</w:t>
+        <w:t xml:space="preserve">Configure booking rules through resource policy, quota and team space. Lists resource-policy and team-space settings, occupancy-sensor automation, and batch field editing with per-policy review and partial-save recovery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifhdwzjyb6emallzdhhq4">
+      <w:hyperlink w:history="1" r:id="rIdmhbvehq0qghbrlnzonxps">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three separate things decide whether a booking is allowed, and they are
 configured on three different screens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resource policy</w:t>
@@ -121,51 +134,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">quota</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gives a booking a price and a person a balance. Quota has settings
 of its own and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlo_vuvccfntmczecf7-4m">
+      <w:hyperlink w:history="1" r:id="rIdgbbxnm6fax80gs6mrrc_-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a section of the manual to
 match</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
@@ -265,51 +278,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — resource policy. Window, duration,
 all-day, recurring, cross-day, business hours, walk-in, channel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Can they afford it?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagxuamnzjupxsiyxsm6yo">
+      <w:hyperlink w:history="1" r:id="rIdsmgfbduqu8zgyyukrbpvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quota</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -636,51 +649,51 @@
         <w:t xml:space="preserve"> A booking manager creating a booking for someone outside the team
 is refused, even though the manager can see the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is charged when the booking is saved, not when it is approved.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Rejecting a request does not give the quota back — only cancelling does, and
 only where the resource </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-s38pjjtigvu3txauoq2o">
+      <w:hyperlink w:history="1" r:id="rIdknperg4i_kyi3r3iwrr1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">refunds at
 all</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -743,233 +756,194 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the policy grants them; approval relaxes most of the policy
 but leaves team space and business hours in force; quota has no exemption for
 anyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resource policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A policy opens as a rail of pages down the left, in four labelled sections.
-</w:t>
+        <w:t xml:space="preserve">The policy editor has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">General</w:t>
+        <w:t xml:space="preserve">Rules &amp; limits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, plus </w:t>
+        <w:t xml:space="preserve">Booking policy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Information</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">Booking time/date limit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Rules &amp; limits</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> — </w:t>
+        <w:t xml:space="preserve">Check in/out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking policy</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Create/Edit booking channel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking time/date limit</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Approval &amp; privacy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Check
-in/out</w:t>
+        <w:t xml:space="preserve">Booking Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Create/Edit booking channel</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Booking host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Approval &amp; privacy</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> — </w:t>
+        <w:t xml:space="preserve">Confidentiality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Advanced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking host</w:t>
+        <w:t xml:space="preserve">Email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Confidentiality</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Out of service notification</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Advanced</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> — </w:t>
+        <w:t xml:space="preserve">Override rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Assigned resources follow by resource type, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Email</w:t>
-[...24 lines deleted...]
-follows, for the resources the policy covers. The sections below cover them all.</w:t>
+        <w:t xml:space="preserve">Information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a saved policy. The policy name is edited in the rail title. Use the settings search to jump to a field, including fields inside a nested page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail" descr="The policy editor. Every setting below sits on one of these pages." title="The policy editor. Every setting below sits on one of these pages."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1023,95 +997,259 @@
         </w:rPr>
         <w:t xml:space="preserve">A resource has one policy:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Settings on a policy apply only to the resources placed under it. Where a
 booking spans resources on different policies, the permissive toggles on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> default to off for that booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Basic</w:t>
+        <w:t xml:space="preserve">Change fields across several policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the booking policy list, tick the policies and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Batch edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit fields</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search fields to add</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to choose only the settings you intend to change. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mixed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> means the selected policies currently disagree; choose an explicit value before continuing. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selected policies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lets you change the target list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review changes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and compare each policy's current and proposed values, then choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to … policies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Fields you did not add retain their values. The batch editor offers supported fields rather than replacing every policy setting or its resource assignments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If saving stops partway, the dialog shows how many policies were saved. Retry the remaining policies; the successful changes have already applied. Do not assume the whole batch was rolled back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-policy-batch-fields" descr="Batch edit selects fields and target policies before reviewing each policy's changes." title="Batch edit selects fields and target policies before reviewing each policy's changes."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Batch edit selects fields and target policies before reviewing each policy's changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check in/out</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page is check-in, end to end — requiring it, the window that opens and closes
 it, the clock deadline all-day bookings use instead, checking in from the app, GPS
 and IP conditions, who besides the organiser may act, early check-out and the
 cancel rules, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and the recurring no-show policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field is documented with its own figure in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxbmbsgqno_po41ag4n_x">
+      <w:hyperlink w:history="1" r:id="rId7tw1-a7bw7spyhgt0wjdu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the mechanism behind
 them is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufezdu0jr3fjwbphproki">
+      <w:hyperlink w:history="1" r:id="rIdyjjapumpupwg-victeo88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What may be booked at all.</w:t>
@@ -1579,51 +1717,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking time/date limit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjmmxridtmsfesrhhqdmc">
+      <w:hyperlink w:history="1" r:id="rId5gr7fqinpigjfeoppmp1m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the task itself.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2135,51 +2273,51 @@
               <w:t xml:space="preserve">Counts </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">per person, per resource, per period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — within each period one person may hold at most 8 hours on any single resource — desk, room, equipment or parking. The 8 hours is fixed; you choose the period (day, week, two weeks or month) and the reference date it counts from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3246"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The one rule that stops somebody keeping the same resource. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwudfuxvl4bjltrb84n6v0">
+            <w:hyperlink w:history="1" r:id="rIdxz9ghk0z34iomstoqragm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stop one person keeping the same resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2868"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow booking before a specific date</w:t>
             </w:r>
@@ -2327,51 +2465,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking Approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The whole page is behind the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> master toggle. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sae6_z6ov-oqldzy79qk">
+      <w:hyperlink w:history="1" r:id="rIde61igcpew7cx5xs_2ydwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2552,51 +2690,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3209"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Outlook and Google rooms only. Whether the holding acceptance that blocks the slot also mails the organiser. Off, the room holds the slot silently and replies once approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3209"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn off if a pending request appearing as confirmed in Outlook causes confusion — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhlwndqweoiblgdicew10m">
+            <w:hyperlink w:history="1" r:id="rIdfgj22j8dvbh2wxhjd5gvx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a booking on a synced room is validated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2942"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Conditional Booking Approval</w:t>
             </w:r>
@@ -3293,532 +3431,646 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking host</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2251"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3554"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="3532"/>
+        <w:gridCol w:w="3532"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When to change it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow invite a host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The policy's own switch for the host field. Off, the field is hidden and the rest of this page does not apply. The booking form carries a second switch per kind of resource, and the field needs both</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on where somebody other than the organizer runs the meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
-[...43 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Host field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Optional</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Required</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — a host must be chosen before the booking saves. Across several rooms the strictest answer wins, and it is only enforced where the field is usable at all: never when the host field is hidden — by this policy or by the booking form — and never against somebody who may not assign a host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Rooms whose bookings are charged or staffed to a named person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Default host to organizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pre-fills the host with the booking's organizer, and keeps it in step while the organizer or delegate changes — until somebody edits the host row themselves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where the host is usually somebody other than the person booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow hosts to edit and cancel bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3532"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets saved booking hosts edit or cancel when the booking state and usual time limits permit. On for existing and new policies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3532"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn off where hosts should run the meeting without managing its reservation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2296"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow multiple hosts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3532"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets a booking name more than one host</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3532"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on for panels and interviews</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Who can assign a host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">All users</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or only the users and groups you name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Restrict where hosting carries a cost, so not everyone can volunteer somebody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Host assigner user(s) or user group(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The list used when the answer is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Specify users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Who can be a host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">All users</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or only the users and groups you name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Restrict to the people actually trained to host in that space</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2251"/>
+            <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Eligible host user(s) or user group(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The list used when the answer is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Specify users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3554"/>
+            <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Default host to organizer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for every policy that existed before 4.5.12.
 The pre-fill used to be unconditional, so an upgraded policy keeps behaving
 exactly as it did — the setting only matters once somebody turns it off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A host keeps the original organizer when editing; becoming a host does not transfer ownership. For a booking with several resources, every applicable policy must permit host management. A normal attendee does not gain this permission. The usual edit/cancel deadline, booking validation and re-approval rules still apply. Test with a different organizer and host, then open the booking as the host in the user app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-host-management" descr="Booking host: Allow hosts to edit and cancel bookings is on by default; each applicable policy can turn it off." title="Booking host: Allow hosts to edit and cancel bookings is on by default; each applicable policy can turn it off."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking host: Allow hosts to edit and cancel bookings is on by default; each applicable policy can turn it off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -4363,51 +4615,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Off is not one behaviour. Switching off the admin console or the User Portal
 removes the resource from that surface's list — it is absent, not greyed out.
 Switching off the panel leaves it on the panel's screen and refuses when somebody
 tries to take it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three arrangements people usually want out of these rows — bookable only from
 the app, only by scanning the sticker, or not from the portal at all — are walked
 through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcigmkpx6bxlrmm32tywe">
+      <w:hyperlink w:history="1" r:id="rIdre5lo5ximgg61dpz2curx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email and out-of-service notification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two pages under </w:t>
@@ -4770,82 +5022,82 @@
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in/out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and useful only where an
 occupancy sensor is bound to the resource: auto check-in, auto check-out and auto extend, each with the
 durations it reveals. All ten fields are walked, with a figure each, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_hodyf8ztoziz_wm1bp1">
+      <w:hyperlink w:history="1" r:id="rId6bzhhotwh_cqoxvxrlkjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At the foot of the page, and nothing to do with the sensor, is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 it accepts app check-in only from the addresses you list. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7mmectagfoacbpxjjdxm">
+      <w:hyperlink w:history="1" r:id="rIdbe6qfq7qdyxub4pzkpb3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A policy can carry exceptions for named users or user groups. Each rule picks an
@@ -4875,92 +5127,92 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which applies when they work
 through the admin console — and then reopens a subset of the settings above: the
 date range and release schedule, durations, check-in, edit and delete limits,
 the all-day, recurring, cross-day and out-of-hours toggles, overlap behaviour,
 the approval requirement and the sensor automation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rules are ordered, and the first matching rule wins. Use overrides where one
 team genuinely needs a longer horizon than everyone else — not as the normal way
 to configure people, since an override is invisible from the resource itself.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_yxcvfzdhftjsyguzbxaa">
+      <w:hyperlink w:history="1" r:id="rIdqkvbw7op2qru-dg98nas_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead than
 everyone else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the walkthrough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking quota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quota is configured on four tabs of its own and is documented separately — start
 at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yx4o6cu5fz2l4a6_hgwm">
+      <w:hyperlink w:history="1" r:id="rIdkharkfzdrqwjq4f4ih0jl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or go
 straight to the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddwr4ilweowvghjl_ir749">
+      <w:hyperlink w:history="1" r:id="rIddciydcm26jg4nz_-bs06x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings
 reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (Quota settings)</w:t>
       </w:r>
     </w:p>
@@ -4971,51 +5223,51 @@
       <w:r>
         <w:t xml:space="preserve">Team space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (Team spaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space is a set of resources plus the people allowed to use them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId87-7st8_7o_pdqlif-pyq">
+      <w:hyperlink w:history="1" r:id="rIds8saiizigghb-akkdjtxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the
 walkthrough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -5370,51 +5622,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-other-users" descr="Other users: what people outside the team get." title="Other users: what people outside the team get."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -5487,51 +5739,51 @@
       <w:r>
         <w:t xml:space="preserve">What these do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> belong to the resource. A policy can allow or forbid
 booking outside them; it does not define them. Setting the pair up is its own
 article: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcixcqfryi4dsfje45-as">
+      <w:hyperlink w:history="1" r:id="rIdqelcdzmnjec3k7j62fset">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5584,51 +5836,51 @@
 the only trace of them here is the approval condition for bookings that
 request services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendar sync with Microsoft 365 or Google</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is set up under integrations.
 The only sync-related setting on these screens is whether the room replies in
 Outlook while approval is pending — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi-nkgeewm5vgfopg6j4or">
+      <w:hyperlink w:history="1" r:id="rIdtamsqg8wmol3_9fk43329">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on a synced room is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -6081,51 +6333,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifhdwzjyb6emallzdhhq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlo_vuvccfntmczecf7-4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdagxuamnzjupxsiyxsm6yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId-s38pjjtigvu3txauoq2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdnxbmbsgqno_po41ag4n_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdufezdu0jr3fjwbphproki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpjmmxridtmsfesrhhqdmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdwudfuxvl4bjltrb84n6v0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rId0sae6_z6ov-oqldzy79qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdhlwndqweoiblgdicew10m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdhcigmkpx6bxlrmm32tywe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdj_hodyf8ztoziz_wm1bp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdm7mmectagfoacbpxjjdxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId_yxcvfzdhftjsyguzbxaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7yx4o6cu5fz2l4a6_hgwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddwr4ilweowvghjl_ir749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId87-7st8_7o_pdqlif-pyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdgcixcqfryi4dsfje45-as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdi-nkgeewm5vgfopg6j4or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cf6445020f6049e70f0d002b4ac39fce8c72e81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhbvehq0qghbrlnzonxps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgbbxnm6fax80gs6mrrc_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdsmgfbduqu8zgyyukrbpvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdknperg4i_kyi3r3iwrr1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId7tw1-a7bw7spyhgt0wjdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdyjjapumpupwg-victeo88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId5gr7fqinpigjfeoppmp1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdxz9ghk0z34iomstoqragm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIde61igcpew7cx5xs_2ydwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdfgj22j8dvbh2wxhjd5gvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdre5lo5ximgg61dpz2curx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6bzhhotwh_cqoxvxrlkjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdbe6qfq7qdyxub4pzkpb3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdqkvbw7op2qru-dg98nas_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdkharkfzdrqwjq4f4ih0jl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddciydcm26jg4nz_-bs06x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIds8saiizigghb-akkdjtxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqelcdzmnjec3k7j62fset" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdtamsqg8wmol3_9fk43329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12ca7b49f9342a73e719e6c419ab633c2b4954a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9b1d23ee73382043dcb19ee142ed711706e3da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372ef9c0b6b587296001c4733b7311543ec189dd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46fecb10e9bf06446f0528de7726ff531018f64.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking rules reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>