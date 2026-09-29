--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Make bookings for a room wait for a named person to approve them, instead of confirming straight away. About five minutes, once the room has a policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmx9x7g01ce2tb2hh3olw">
+      <w:hyperlink w:history="1" r:id="rIduwzj0d2bu1jov-20mvsa2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist and be attached to a booking policy.</w:t>
@@ -167,76 +167,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the policy, then open it for editing. Its settings are split into pages
 down the left; approval lives on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the fourth one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="4791075"/>
+            <wp:extent cx="3305175" cy="5076825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-approval-rail" descr="Booking Approval, the fourth page of the policy." title="Booking Approval, the fourth page of the policy."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="4791075"/>
+                      <a:ext cx="3305175" cy="5076825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -467,51 +467,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Off, two people can queue for the same slot. On, the slot is held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a room synced from Outlook or Google:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Do not set that room's mailbox to accept invitations automatically. It answers
 before Offision is asked, so approval is never applied to anything booked in
 Outlook. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId49ucsssdqevd2jj6-x38f">
+      <w:hyperlink w:history="1" r:id="rIdk-hzfctv9y8sag57cur5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an Outlook or Google room is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Name the approvers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -784,194 +784,256 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pick what sends a booking for approval. Any one condition is enough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disable booking approval for walk-in booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lets someone standing at the
 panel take a free room now without waiting for a person who is not there. Leave
 it on unless the room is genuinely restricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1219200"/>
+            <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-approval-edit-mode" descr="What happens when an approved booking is edited." title="What happens when an approved booking is edited."/>
+            <wp:docPr id="1" name="booking-approval-walk-in" descr="Disable booking approval for walk-in booking, on the policy's Booking Approval page." title="Disable booking approval for walk-in booking, on the policy's Booking Approval page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4629150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disable booking approval for walk-in booking, on the policy's Booking Approval page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Decide what an edit does, and what happens if nobody answers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-approval after edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decides whether an approved booking goes back into the
+queue when the organiser changes it:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any change requires re-approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the default, and the most work. Fixing a
+typo in the title sends the whole booking back to the queue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only time or resource changes require re-approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — usually the better
+answer. Renaming a meeting does not need a second look; moving it does.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edits never require re-approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — once approved, it stays approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auto reject booking if no people approve after (?) days</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the deadline. Set
+it. Without it, a request nobody answers waits forever, and with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Block
+timeslot before approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on it holds the room while it waits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1219200"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-approval-edit-mode" descr="What happens when an approved booking is edited." title="What happens when an approved booking is edited."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1063,51 +1125,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the approver's side: the request should be waiting for them, and they
 should have had an email about it. If the booking confirmed itself instead, the
 room is on a different policy from the one you just edited — the most common
 mistake here, and the reason step 1 says to check what the policy covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approving is a separate job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Send your approvers </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9lle9u1lw-cn97uxamga">
+      <w:hyperlink w:history="1" r:id="rIdqnhznzpghtuuz-dkasu_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most of them are not administrators and will never see the admin console.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1533,51 +1595,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpmx9x7g01ce2tb2hh3olw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId49ucsssdqevd2jj6-x38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdg9lle9u1lw-cn97uxamga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f558f4f4824b0966a7433cd01f4804d3514dadb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25e11fba43dbf0234a7c097f2dd55de9d58b7779.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cca2cfae491e2fa5c7a366cef2dbeaafb45f52d6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ee3b2452116f92e8661081ef69d4a1495e86f5a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bfeb55c2dcbcc11fe04b925ae7798454450907b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a346c28e4235cee9a3746d1965a4c3c673a2a669.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduwzj0d2bu1jov-20mvsa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdk-hzfctv9y8sag57cur5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdqnhznzpghtuuz-dkasu_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9a14138b535f6cd4234c876294769fce25ce7a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4317412ef69e6588293c98fe386d554450f836c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bc9e483654decd3719bd4da16adaae971ff43cd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509158ee30932e86052f4527dfc01b29d3af1656.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c03cfa55682988af906eb2844decdbdce62e5c63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ee1559634ac11bbf2acf0f35a4eb55a5532274.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/732ca344ed488d394f110f7191ef803da9824e8b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Require approval before a room is booked</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>