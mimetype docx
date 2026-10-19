--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwzj0d2bu1jov-20mvsa2">
+      <w:hyperlink w:history="1" r:id="rIdmhq0kzrkrscdu5aluvw-v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist and be attached to a booking policy.</w:t>
@@ -467,51 +467,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Off, two people can queue for the same slot. On, the slot is held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a room synced from Outlook or Google:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Do not set that room's mailbox to accept invitations automatically. It answers
 before Offision is asked, so approval is never applied to anything booked in
 Outlook. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-hzfctv9y8sag57cur5g">
+      <w:hyperlink w:history="1" r:id="rIdrdcvlfij34dmvnpivuhyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an Outlook or Google room is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Name the approvers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1125,51 +1125,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the approver's side: the request should be waiting for them, and they
 should have had an email about it. If the booking confirmed itself instead, the
 room is on a different policy from the one you just edited — the most common
 mistake here, and the reason step 1 says to check what the policy covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approving is a separate job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Send your approvers </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnhznzpghtuuz-dkasu_w">
+      <w:hyperlink w:history="1" r:id="rIdv0ubhtfhgm-vvnyznnknx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most of them are not administrators and will never see the admin console.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1595,51 +1595,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduwzj0d2bu1jov-20mvsa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdk-hzfctv9y8sag57cur5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdqnhznzpghtuuz-dkasu_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9a14138b535f6cd4234c876294769fce25ce7a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4317412ef69e6588293c98fe386d554450f836c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bc9e483654decd3719bd4da16adaae971ff43cd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509158ee30932e86052f4527dfc01b29d3af1656.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c03cfa55682988af906eb2844decdbdce62e5c63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ee1559634ac11bbf2acf0f35a4eb55a5532274.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/732ca344ed488d394f110f7191ef803da9824e8b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhq0kzrkrscdu5aluvw-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdrdcvlfij34dmvnpivuhyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdv0ubhtfhgm-vvnyznnknx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e7574cc1817651076537b74f89dcc173a72b2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/740eab7f73e42363a42dd54da2644339c2935342.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/695ffd8e43f4d1283afb7d18fefaafd7dcdf09ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37feefedaf8869d5f5985ee4880cff936b794d52.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451597fbd0fe43a5db2c6f7cd1b1b519062faa9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8016bd00c1bd01534446eb2abb5b9208ba72c4d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce477a33f09a3aa2009ab077627015bc66487036.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Require approval before a room is booked</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>