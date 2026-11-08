--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhq0kzrkrscdu5aluvw-v">
+      <w:hyperlink w:history="1" r:id="rIdvimaeempuorb7uqmkm_y1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist and be attached to a booking policy.</w:t>
@@ -467,51 +467,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Off, two people can queue for the same slot. On, the slot is held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a room synced from Outlook or Google:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Do not set that room's mailbox to accept invitations automatically. It answers
 before Offision is asked, so approval is never applied to anything booked in
 Outlook. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdcvlfij34dmvnpivuhyq">
+      <w:hyperlink w:history="1" r:id="rIds_cm1eenhjru-n37q7u4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a booking on an Outlook or Google room is
 validated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Name the approvers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1125,51 +1125,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the approver's side: the request should be waiting for them, and they
 should have had an email about it. If the booking confirmed itself instead, the
 room is on a different policy from the one you just edited — the most common
 mistake here, and the reason step 1 says to check what the policy covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approving is a separate job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Send your approvers </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0ubhtfhgm-vvnyznnknx">
+      <w:hyperlink w:history="1" r:id="rIdsz7ppbbjwaiesoxwkhkqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Most of them are not administrators and will never see the admin console.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1595,51 +1595,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhq0kzrkrscdu5aluvw-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdrdcvlfij34dmvnpivuhyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdv0ubhtfhgm-vvnyznnknx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e7574cc1817651076537b74f89dcc173a72b2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/740eab7f73e42363a42dd54da2644339c2935342.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/695ffd8e43f4d1283afb7d18fefaafd7dcdf09ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37feefedaf8869d5f5985ee4880cff936b794d52.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451597fbd0fe43a5db2c6f7cd1b1b519062faa9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8016bd00c1bd01534446eb2abb5b9208ba72c4d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce477a33f09a3aa2009ab077627015bc66487036.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvimaeempuorb7uqmkm_y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIds_cm1eenhjru-n37q7u4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdsz7ppbbjwaiesoxwkhkqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26e7574cc1817651076537b74f89dcc173a72b2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/740eab7f73e42363a42dd54da2644339c2935342.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/695ffd8e43f4d1283afb7d18fefaafd7dcdf09ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37feefedaf8869d5f5985ee4880cff936b794d52.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/451597fbd0fe43a5db2c6f7cd1b1b519062faa9d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8016bd00c1bd01534446eb2abb5b9208ba72c4d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce477a33f09a3aa2009ab077627015bc66487036.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Require approval before a room is booked</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>